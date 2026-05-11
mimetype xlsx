--- v0 (2026-01-19)
+++ v1 (2026-05-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="952">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1207" uniqueCount="1207">
   <si>
     <t>Полное наименование организации</t>
   </si>
   <si>
     <t>Сокращенное наименование организации</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>Юридический адрес</t>
   </si>
   <si>
     <t>Руководитель организации</t>
   </si>
   <si>
     <t>Сайт</t>
   </si>
   <si>
@@ -621,74 +621,149 @@
   <si>
     <t>13.06.2007</t>
   </si>
   <si>
     <t>675002 Амурская обл г Благовещенск ул Краснофлотская, 49   офис 303</t>
   </si>
   <si>
     <t>Директор Орлик Николай Викторович</t>
   </si>
   <si>
     <t xml:space="preserve">гаражсервис.рф  </t>
   </si>
   <si>
     <t>garajservis@mail.ru</t>
   </si>
   <si>
     <t>8(914)550-50-33, 8(914)550-12-84</t>
   </si>
   <si>
     <t>ООО "Амургаражсервис" занимается строительством железобетонных гаражей.</t>
   </si>
   <si>
     <t>Железобетонные гаражи, монолитные модули, стеновые бетонные блоки, Тротуарная плитка, брусчатка, бордюры дорожные, садовые</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Амурпакет"</t>
+  </si>
+  <si>
+    <t>ООО "Амурпакет"</t>
+  </si>
+  <si>
+    <t>09.07.2014</t>
+  </si>
+  <si>
+    <t>675000 Амурская обл г Благовещенск, ул. Пушкина, 189</t>
+  </si>
+  <si>
+    <t>Генеральный директор Кузьмин Никита Андреевич</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>amurpaket@yandex.ru</t>
+  </si>
+  <si>
+    <t>8 914 553-67-48</t>
+  </si>
+  <si>
+    <t>Производственная компания ООО "Амурпакет" - производство и продажа пакетов с логотипом заказчика.</t>
+  </si>
+  <si>
+    <t>Упаковка (Фасовочные пакеты, пакеты майка)</t>
+  </si>
+  <si>
+    <t>Производство резиновых и пластмассовых изделий</t>
+  </si>
+  <si>
     <t>ООО "Благдорзнак"</t>
   </si>
   <si>
     <t>13.04.2022</t>
   </si>
   <si>
     <t>675520, Амурская область, с. Чигири, ул. Центральная, 1А</t>
   </si>
   <si>
     <t>Генеральный директор Попов Владимир Викторович</t>
   </si>
   <si>
     <t>https://blagdorznak28.ru/</t>
   </si>
   <si>
     <t>с. Чигири</t>
   </si>
   <si>
     <t>amurgossmep@mail.ru</t>
   </si>
   <si>
     <t>Дорожные знаки</t>
   </si>
   <si>
+    <t>ОАО "Монтажные заготовки"</t>
+  </si>
+  <si>
+    <t>10.12.1992</t>
+  </si>
+  <si>
+    <t>675000 Амурская обл г Благовещенск ул Мухина, 150/2</t>
+  </si>
+  <si>
+    <t>Генеральный директор Морнев Александр Николаевич</t>
+  </si>
+  <si>
+    <t>mornev48@mail.ru</t>
+  </si>
+  <si>
+    <t>8 (4162) 35-22-25</t>
+  </si>
+  <si>
+    <t>Производство металлоконструкций для строительства</t>
+  </si>
+  <si>
+    <t>ООО НПП "МеханикТрейд"</t>
+  </si>
+  <si>
+    <t>14.01.2011</t>
+  </si>
+  <si>
+    <t>675000 Амурская обл г Благовещенск ул Кольцевая, 66 офис 209</t>
+  </si>
+  <si>
+    <t>Генеральный директор Чернобаев Александр Викторович</t>
+  </si>
+  <si>
+    <t>mechanictreade@mail.ru</t>
+  </si>
+  <si>
+    <t>Компания производит резиново-технические изделия. Так же производит автозапчасти.</t>
+  </si>
+  <si>
+    <t>Резинотехнические изделия для транспортных средств</t>
+  </si>
+  <si>
     <t>АО "Судостроительный завод имени Октябрьской революции"</t>
   </si>
   <si>
     <t>АО "СЗОР"</t>
   </si>
   <si>
     <t>23.02.1994</t>
   </si>
   <si>
     <t>675014 Амурская обл. г Благовещенск ул. Пушкина, 189</t>
   </si>
   <si>
     <t>Генеральный директор Левковец Владимир Иванович</t>
   </si>
   <si>
     <t>https://amurnelma.ru/</t>
   </si>
   <si>
     <t>nelma2009@yandex.ru</t>
   </si>
   <si>
     <t>7 4162 23-34-00</t>
   </si>
   <si>
     <t>Производство судов, Прочее, Производство машин и оборудования</t>
@@ -918,50 +993,74 @@
   <si>
     <t>ООО "ДВ СПК"</t>
   </si>
   <si>
     <t>30.03.2017</t>
   </si>
   <si>
     <t>675004 Амурская обл г.о. город Благовещенск г Благовещенск ул Больничная, 79/1</t>
   </si>
   <si>
     <t>Директор Карлашов Валерий Сергеевич</t>
   </si>
   <si>
     <t>дв-спк.рф</t>
   </si>
   <si>
     <t>dvspk@yandex.ru</t>
   </si>
   <si>
     <t>7 4162 517-517</t>
   </si>
   <si>
     <t>Лотки, перемычки, плиты перекрытия, плиты дорожные, сваи, ФБС, Бетон, товарный бетон, раствор, Лестничные марши, крышки сантехнические, плиты днищ</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Торговый дом "Мастер Билл Благовещенск"</t>
+  </si>
+  <si>
+    <t>ООО "Торговый дом "Мастер Билл Благовещенск"</t>
+  </si>
+  <si>
+    <t>08.02.2012</t>
+  </si>
+  <si>
+    <t>675004 Амурская обл г.о. город Благовещенск ,  ул Шевченко, 28   офис 309</t>
+  </si>
+  <si>
+    <t>Директор Круглов Сергей Александрович</t>
+  </si>
+  <si>
+    <t>+7‒914‒558‒84‒08</t>
+  </si>
+  <si>
+    <t>Компания занимается производством пластиковых окон и дверей.</t>
+  </si>
+  <si>
+    <t>Оконные и дверныхе системы из ПВХ и алюминия</t>
+  </si>
+  <si>
     <t>ГК "САР"</t>
   </si>
   <si>
     <t>22.04.2004</t>
   </si>
   <si>
     <t>675007 Амурская обл г Благовещенск пер Угловой, 14</t>
   </si>
   <si>
     <t>Директор Самвелян Роман Робертович</t>
   </si>
   <si>
     <t>sar-holding.ru</t>
   </si>
   <si>
     <t>info@sar-holding.ru</t>
   </si>
   <si>
     <t>8 416 2 777 999 (приемная)</t>
   </si>
   <si>
     <t>Плитка тротуарная, Камень бетонный бортовой</t>
   </si>
   <si>
     <t>ООО "ГРУППА КОМПАНИЙ "ПРОМКОТЛОСНАБ"</t>
@@ -1044,83 +1143,98 @@
   <si>
     <t>Производство стройматериалов, Прочее</t>
   </si>
   <si>
     <t>ИП Семиног Инна Евгеньевна</t>
   </si>
   <si>
     <t>09.08.1995</t>
   </si>
   <si>
     <t>Амурская обл, р-н Благовещенский, с Чигири, 2-ой км Новотроицкого шоссе, д. 2</t>
   </si>
   <si>
     <t>Семиног Инна Евгеньевна</t>
   </si>
   <si>
     <t>upakovka-amur.ru</t>
   </si>
   <si>
     <t>info@upakovka-amur.ru</t>
   </si>
   <si>
     <t xml:space="preserve"> 8 (800) 550‒48‒52, 8 4162 21-48-52</t>
   </si>
   <si>
-    <t>Упаковка (Фасовочные пакеты, пакеты майка)</t>
-[...4 lines deleted...]
-  <si>
     <t>ООО "БЛАГТЕХНОПАРК"</t>
   </si>
   <si>
     <t>18.07.2017</t>
   </si>
   <si>
     <t>675028 Амурская обл ул. Красноармейская 272/2</t>
   </si>
   <si>
     <t>Генеральный директор Дорохов Сергей Александрович</t>
   </si>
   <si>
     <t xml:space="preserve">бтп28.рф </t>
   </si>
   <si>
     <t xml:space="preserve">amur.gost@mail.ru </t>
   </si>
   <si>
     <t>7 914 574-28-91</t>
   </si>
   <si>
     <t>"БлагТехноПарк" является крупнейшим производителем фасадных термопанелей с утеплителем, а также изделий из камня. Заказ возможно оформить и оплатить на сайте.</t>
   </si>
   <si>
     <t>Фасадные термопанели с утеплением, Изделия из искусственного камня</t>
   </si>
   <si>
+    <t>ООО Компания "Тотем Плюс"</t>
+  </si>
+  <si>
+    <t>15.01.2013</t>
+  </si>
+  <si>
+    <t>675000 Амурская обл г Благовещенск ул Кузнечная, 65   помещ VI</t>
+  </si>
+  <si>
+    <t>Генеральный директор Аршинский Виктор Михайлович</t>
+  </si>
+  <si>
+    <t>https://totem-plus.ru/</t>
+  </si>
+  <si>
+    <t>Sinenko.s@list.ru</t>
+  </si>
+  <si>
+    <t>7 4162 51-03-11</t>
+  </si>
+  <si>
     <t>ООО "Компания "БЛОК"</t>
   </si>
   <si>
     <t>07.10.2003</t>
   </si>
   <si>
     <t>675029 Амурская обл г Благовещенск ул Мухина, 110</t>
   </si>
   <si>
     <t>Директор Канцуров Василий Александрович</t>
   </si>
   <si>
     <t xml:space="preserve">k-block.ru  </t>
   </si>
   <si>
     <t>block110@mail.ru</t>
   </si>
   <si>
     <t xml:space="preserve">+7 4162 35-23-68 </t>
   </si>
   <si>
     <t>ООО "ВОСТОК-СТАЛЬ"</t>
   </si>
   <si>
     <t>20.01.2021</t>
@@ -1314,50 +1428,86 @@
   <si>
     <t>ООО "АмурЖБИ"</t>
   </si>
   <si>
     <t>26.08.2011</t>
   </si>
   <si>
     <t>675005 Амурская обл, г Благовещенск ул Заводская, 2 офис 20001  (производство - с. Тамбовка))</t>
   </si>
   <si>
     <t>Директор(генеральный директор, управляющий) предприятия Чжан Сюйдун</t>
   </si>
   <si>
     <t>czntmb@zanamur.ru, zensin@bk.ru</t>
   </si>
   <si>
     <t>7 4162 22-47-11</t>
   </si>
   <si>
     <t>Организация производит железобетонные изделия</t>
   </si>
   <si>
     <t>Трубы железобетонные</t>
   </si>
   <si>
+    <t>​ Общество с ограниченной ответственностью "Амурский Газохимический Комплекс"</t>
+  </si>
+  <si>
+    <t>ООО "АМУРСКИЙ ГХК"</t>
+  </si>
+  <si>
+    <t>01.10.2014</t>
+  </si>
+  <si>
+    <t>676436 Амурская обл р-н Свободненский с Черниговка ул Октябрьская, 18В   помещ 9</t>
+  </si>
+  <si>
+    <t>Генеральный директор Сергеев Сергей Дмитриевич</t>
+  </si>
+  <si>
+    <t>https://amur-gcc.ru/</t>
+  </si>
+  <si>
+    <t>Свободненский муниципальный район</t>
+  </si>
+  <si>
+    <t>с. Черниговка</t>
+  </si>
+  <si>
+    <t>aghk-hotline@mail.ru, amurgcc@sibur.ru</t>
+  </si>
+  <si>
+    <t>7 800 600-28-25</t>
+  </si>
+  <si>
+    <t>Полиэтилен, полипропилен различных товарных марок</t>
+  </si>
+  <si>
+    <t>Производство химии</t>
+  </si>
+  <si>
     <t>ИП Фисенко Антон Геннадьевич</t>
   </si>
   <si>
     <t>ИП Фисенко А.Г.</t>
   </si>
   <si>
     <t>18.09.2019</t>
   </si>
   <si>
     <t>Амурская обл, г Белогорск</t>
   </si>
   <si>
     <t>Фисенко Антон Геннадьевич</t>
   </si>
   <si>
     <t>7 924 682-03-17</t>
   </si>
   <si>
     <t>Компания на рынке более пяти лет. Имеет много положительных отзывов о своей работе.</t>
   </si>
   <si>
     <t>ООО "КЛЮЧЕЛЬ"</t>
   </si>
   <si>
     <t>25.03.2002</t>
@@ -1539,50 +1689,77 @@
   <si>
     <t>ООО "МЕТАЛЛ СЕРВИС"</t>
   </si>
   <si>
     <t>21.06.2023</t>
   </si>
   <si>
     <t xml:space="preserve">675020 Амурская обл г.о. город Благовещенск г Благовещенск ул Пограничная, 134 </t>
   </si>
   <si>
     <t>Директор Нехаенко Виктория Витальевна</t>
   </si>
   <si>
     <t>anton_nekhaenko@mail.ru</t>
   </si>
   <si>
     <t>8 914 4119528</t>
   </si>
   <si>
     <t>Токарные и фрезерный работы любой сложности. Изготовление и ремонт гидроцилиндров. Изготовление бурового инструмента.</t>
   </si>
   <si>
     <t xml:space="preserve">Изготовление и ремонт гидроцилиндров. Изготовление бурового инструмента. Токарные и фрезерный работы любой сложности. </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Промстрой"</t>
+  </si>
+  <si>
+    <t>ООО "Промстрой"</t>
+  </si>
+  <si>
+    <t>15.10.2014</t>
+  </si>
+  <si>
+    <t>Амурская обл.. г Благовещенск ул Василенко, 6</t>
+  </si>
+  <si>
+    <t>Генеральный директор Алябьев Павел Викторович</t>
+  </si>
+  <si>
+    <t>http://dvpsp.ru/</t>
+  </si>
+  <si>
+    <t>atn28@mail.ru, 773426@list.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 8 (4162) 77-34-23, 8 (963) 8078155</t>
+  </si>
+  <si>
+    <t>Сэндвич-панели, Профнастил</t>
+  </si>
+  <si>
     <t>ООО "ВИНТАЖ"</t>
   </si>
   <si>
     <t>13.12.2012</t>
   </si>
   <si>
     <t xml:space="preserve">675020 Амурская обл г.о. город Благовещенск г Благовещенск ул Песчаная, 124/1 </t>
   </si>
   <si>
     <t>Генеральный директор Вилданова Марина Хафизовна</t>
   </si>
   <si>
     <t>мебельныефасады28.рф</t>
   </si>
   <si>
     <t xml:space="preserve">7 4162 571070 </t>
   </si>
   <si>
     <t>Компания на рынке 2 года.</t>
   </si>
   <si>
     <t>Мебель бытового назначения, Мебельные фасады</t>
   </si>
   <si>
     <t>ООО "АКАДЕМИЯ БИЗНЕСА"</t>
@@ -1831,53 +2008,50 @@
     <t>Производство одежды / Текстиля, Производство мебели</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Хоум Мастер" </t>
   </si>
   <si>
     <t>ООО "Хоум Мастер" /«Home Master»</t>
   </si>
   <si>
     <t>20.05.1994</t>
   </si>
   <si>
     <t>675000, Амурская обл, г Благовещенск, ул Зейская, 173</t>
   </si>
   <si>
     <t>Басманов Олег Евгеньевич</t>
   </si>
   <si>
     <t>www.homemaster.ru</t>
   </si>
   <si>
     <t>info@homemaster.ru</t>
   </si>
   <si>
     <t>+7 (4162) 533‒777</t>
-  </si>
-[...1 lines deleted...]
-    <t>Оконные и дверныхе систем из ПВХ и алюминия</t>
   </si>
   <si>
     <t>ИП Логачёва Надежда Александровна</t>
   </si>
   <si>
     <t>ИП Логачёва Н.А. / Мастер картон</t>
   </si>
   <si>
     <t>14.10.2024</t>
   </si>
   <si>
     <t>Амурская область, г. Благовещенск, ул. Театральная, 235, оф. 221</t>
   </si>
   <si>
     <t>Логачёва Надежда Александровна</t>
   </si>
   <si>
     <t>8‒963‒808‒23‒17</t>
   </si>
   <si>
     <t>Компания по производству и продаже картонных коробок</t>
   </si>
   <si>
     <t>Гофротара</t>
   </si>
@@ -2545,60 +2719,60 @@
   <si>
     <t>13.04.2013</t>
   </si>
   <si>
     <t>г.Райчихинск,ул Победы 34 оф.8</t>
   </si>
   <si>
     <t>Охунжанов Бахтиёр Махаммадалиевич</t>
   </si>
   <si>
     <t>Райчихинск</t>
   </si>
   <si>
     <t>xlebozabod@mail.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сварогъ"</t>
   </si>
   <si>
     <t>ООО "Сварогъ"</t>
   </si>
   <si>
     <t>07.10.2016</t>
   </si>
   <si>
+    <t xml:space="preserve">Амурская облать, г. Благовещенск, Затонский переулок, 1в </t>
+  </si>
+  <si>
     <t xml:space="preserve">Мазурец Ирина Сергеевна </t>
   </si>
   <si>
-    <t>нет</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 914 556-06-49</t>
   </si>
   <si>
-    <t>Изготовление готовых металлических изделий хозяйственного назначения по индивидуальному заказу: решётки,  перила, лестницы, ограждения, ворота и многое другое</t>
+    <t>Металлические изделия хозяйственного назначения по индивидуальному заказу: решётки,  перила, лестницы, ограждения, ворота и многое другое</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Пологдв"</t>
   </si>
   <si>
     <t>ООО "ПОЛОГДВ"</t>
   </si>
   <si>
     <t>25.12.2020</t>
   </si>
   <si>
     <t>675004, Амурская обл, г.о. город Благовещенск, г Благовещенск, ул Северная, 165, офис 9</t>
   </si>
   <si>
     <t>Зенков Александр Анатольевич</t>
   </si>
   <si>
     <t>pologdv.ru</t>
   </si>
   <si>
     <t>info@pologdv.ru</t>
   </si>
   <si>
     <t>+7-4162-31-99-79</t>
   </si>
@@ -2611,54 +2785,51 @@
   <si>
     <t>Общество с ограниченной ответственностью "Газпром Переработка Благовещенск"</t>
   </si>
   <si>
     <t>ООО "Газпром Переработка Благовещенск"</t>
   </si>
   <si>
     <t>Амурская обл.,  г. Свободный, тер. ТОР Амурская</t>
   </si>
   <si>
     <t>Лебедев Юрий Владимирович</t>
   </si>
   <si>
     <t>https://blagoveshchensk-pererabotka.gazprom.ru/</t>
   </si>
   <si>
     <t>Свободный</t>
   </si>
   <si>
     <t>gppb@amurgpz.ru</t>
   </si>
   <si>
     <t>+7 (41643) 2-15-00, +7 (41643) 2-15-06</t>
   </si>
   <si>
-    <t>Этан, пропан, метан, бутан</t>
-[...2 lines deleted...]
-    <t>Производство химии</t>
+    <t>Этан, пропан, бутан, Метан</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Преобразование"</t>
   </si>
   <si>
     <t>ООО "Преобразование"</t>
   </si>
   <si>
     <t>23.07.2019</t>
   </si>
   <si>
     <t>Амурская обл,, г. Благовещенск, ул. Ленина, 120, офис 11</t>
   </si>
   <si>
     <t>Курмаев Никита Юрьевич</t>
   </si>
   <si>
     <t>info@constructor-citu.ru</t>
   </si>
   <si>
     <t>+7-961-952-99-66</t>
   </si>
   <si>
     <t>Производство изделий из древесины, Производство изделий из металла</t>
   </si>
@@ -2870,51 +3041,645 @@
   <si>
     <t>Тротуарная плитка, бордюрный камень, строительные блоки, бетон</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Моисеенко Виктор Александрович</t>
   </si>
   <si>
     <t>ИП Моисеенко В. А.</t>
   </si>
   <si>
     <t>10.05.2018</t>
   </si>
   <si>
     <t>Амурская область, ​г. Благовещенск, ул. Амурская, 62​</t>
   </si>
   <si>
     <t>Моисеенко Виктор Александрович</t>
   </si>
   <si>
     <t>tcar-okna@yandex.ru</t>
   </si>
   <si>
     <t>+7 (4162) 35‒20‒20 +7 (4162) 54‒80‒99 +7‒962‒284‒80‒99</t>
   </si>
   <si>
-    <t>Оконные и дверныхе систем из алюминия и ПВХ</t>
+    <t>Государственное автономное учреждение Амурской области "Архаринский лесхоз"</t>
+  </si>
+  <si>
+    <t>ГАУ Амурской области "Архаринский лесхоз"</t>
+  </si>
+  <si>
+    <t>676740, Амурская обл, р-н Архаринский, пгт Архара, ул Лесная, 2</t>
+  </si>
+  <si>
+    <t>Панов Александр Андреевич</t>
+  </si>
+  <si>
+    <t>https://gau-amurskoy-oblasti.orgs.biz/</t>
+  </si>
+  <si>
+    <t>Архаринский муниципальный округ</t>
+  </si>
+  <si>
+    <t>пгт Архара</t>
+  </si>
+  <si>
+    <t>arhleshoz@bk.ru</t>
+  </si>
+  <si>
+    <t>+7 (41648) 3‒22‒20</t>
+  </si>
+  <si>
+    <t>ИП Шпаченко Олег Викторович</t>
+  </si>
+  <si>
+    <t>03.07.2024</t>
+  </si>
+  <si>
+    <t>Амурская обл, р-н Архаринский, пгт Архара</t>
+  </si>
+  <si>
+    <t>Шпаченко Олег Викторович</t>
+  </si>
+  <si>
+    <t>Кованые металлические изделия</t>
+  </si>
+  <si>
+    <t>ИП Зверев Сергей Валентинович</t>
+  </si>
+  <si>
+    <t>23.12.2003</t>
+  </si>
+  <si>
+    <t>Амурская обл, р-н Архаринский, с Кундур</t>
+  </si>
+  <si>
+    <t>Зверев Сергей Валентинович</t>
+  </si>
+  <si>
+    <t>с Кундур</t>
+  </si>
+  <si>
+    <t>+7 (41648) 2-16-25, +7 924 140-68-94</t>
+  </si>
+  <si>
+    <t>Профлист, забор</t>
+  </si>
+  <si>
+    <t>Государственное автономное учреждение Амурской области "Бурейский лесхоз"</t>
+  </si>
+  <si>
+    <t>ГАУ Амурской области "Бурейский лесхоз"</t>
+  </si>
+  <si>
+    <t>16.01.2013</t>
+  </si>
+  <si>
+    <t>676722, Амурская обл, р-н Бурейский, пгт Новобурейский, ул Новая, 2</t>
+  </si>
+  <si>
+    <t>Армаев Алексей Владимирович</t>
+  </si>
+  <si>
+    <t>+7 (41634) 2-16-56</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Амуртекстильторг"</t>
+  </si>
+  <si>
+    <t>ООО "Амуртекстильторг"</t>
+  </si>
+  <si>
+    <t>02.08.2017</t>
+  </si>
+  <si>
+    <t>Амурская область, г. Благовещенск, ул. Раздольная, 33 ​</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Онучина Юлия Сергеевна </t>
+  </si>
+  <si>
+    <t>+7‒914‒538‒18‒22</t>
+  </si>
+  <si>
+    <t>Производство вязаных и трикотажных чулочно-носочных изделий</t>
+  </si>
+  <si>
+    <t>Вязаные и трикотажные чулочно-носочные изделия</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Атом"</t>
+  </si>
+  <si>
+    <t>ООО "Атом"</t>
+  </si>
+  <si>
+    <t>22.06.2018</t>
+  </si>
+  <si>
+    <t>675028, Амурская обл, г Благовещенск, ул Кольцевая, 61/4</t>
+  </si>
+  <si>
+    <t>Алейникова Оксана Анатольевна</t>
+  </si>
+  <si>
+    <t>atom@amurps.com</t>
+  </si>
+  <si>
+    <t>+7 (4162) 58‒44‒33</t>
+  </si>
+  <si>
+    <t>Производство оборудования для очистки воды</t>
+  </si>
+  <si>
+    <t>Оборудование для очистки воды, Фильтры для очистки воды</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Вкм Бурея"</t>
+  </si>
+  <si>
+    <t>ООО "Вкм Бурея"</t>
+  </si>
+  <si>
+    <t>28.08.2018</t>
+  </si>
+  <si>
+    <t>676700, Амурская обл, р-н Бурейский, пгт Бурея, ул Мухинская, 22</t>
+  </si>
+  <si>
+    <t>Ермаков Илья Юрьевич</t>
+  </si>
+  <si>
+    <t>https://dvtg.ru/vkm/</t>
+  </si>
+  <si>
+    <t>пгт Бурея</t>
+  </si>
+  <si>
+    <t>vkm.bureya@gmail.ru</t>
+  </si>
+  <si>
+    <t>+7 (416) 342-36-49</t>
+  </si>
+  <si>
+    <t>Компания осуществляет спектр услуг по капитальному ремонту колесных пар железнодорожного транспорта</t>
+  </si>
+  <si>
+    <t>Ремонт колесных пар железнодорожного транспорта</t>
+  </si>
+  <si>
+    <t>Акционерное общество "Дальтехноцентр "Бурея-Кран"</t>
+  </si>
+  <si>
+    <t>АО "Дальтехноцентр "Бурея-Кран"</t>
+  </si>
+  <si>
+    <t>10.07.2007</t>
+  </si>
+  <si>
+    <t>676720, Амурская обл, м.о. Бурейский, пгт Новобурейский, ул Советская, 57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кондратьев Александр Юрьевич </t>
+  </si>
+  <si>
+    <t>+7 416 223-74-21 +7 416 238-68-86 +7 924 679-68-79</t>
+  </si>
+  <si>
+    <t>Производство подъемно-транспортного оборудования</t>
+  </si>
+  <si>
+    <t>Подъемно-транспортное оборудование</t>
+  </si>
+  <si>
+    <t>​ Общество с ограниченной ответственностью "БЕГЕМОТ"</t>
+  </si>
+  <si>
+    <t>ООО "БЕГЕМОТ"</t>
+  </si>
+  <si>
+    <t>05.03.2025</t>
+  </si>
+  <si>
+    <t>675000, Амурская обл, г Благовещенск, ул Островского, 38, оф. 204, 212</t>
+  </si>
+  <si>
+    <t>Косарева Любовь Леонидовна</t>
+  </si>
+  <si>
+    <t>www.begemot28.ru</t>
+  </si>
+  <si>
+    <t>begemot028@mail.ru</t>
+  </si>
+  <si>
+    <t>+7 (4162) 21‒44‒66 +7 (4162) 21‒44‒22 +7‒962‒284‒74‒44</t>
+  </si>
+  <si>
+    <t>Рекламно-производственная компания</t>
+  </si>
+  <si>
+    <t>Брендирование  одежды, Разработка и изготовление полиграфии с эксклюзивным оформлением</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Платина"</t>
+  </si>
+  <si>
+    <t>ООО "Платина"</t>
+  </si>
+  <si>
+    <t>01.09.2008</t>
+  </si>
+  <si>
+    <t>Амурская обл, г Благовещенск, ​Переулок Святителя Иннокентия, 1​, 1 этаж</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каменева Наталья Геннадьевна </t>
+  </si>
+  <si>
+    <t>+7‒914‒617‒12‒34</t>
+  </si>
+  <si>
+    <t>​Рекламно-производственная компания</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Издательский дом Дважды два"</t>
+  </si>
+  <si>
+    <t>ООО "Издательский дом Дважды два"</t>
+  </si>
+  <si>
+    <t>11.02.2008</t>
+  </si>
+  <si>
+    <t>Амурская обл., г. Благовещенск, ул. ​Зейская улица, 229</t>
+  </si>
+  <si>
+    <t>Семашко Иван Николаевич</t>
+  </si>
+  <si>
+    <t>https://tdd.2x2.su/</t>
+  </si>
+  <si>
+    <t>tdd@2x2.su</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7(961)-954-60-07 </t>
+  </si>
+  <si>
+    <t>Печать листовок, буклетов, календарей, изготовление блокнотов. Сувенирная продукция. Печать полиграфии к любому мероприятию.</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Азот+"</t>
+  </si>
+  <si>
+    <t>ООО "Азот+"</t>
+  </si>
+  <si>
+    <t>22.03.2006</t>
+  </si>
+  <si>
+    <t>Амурская область, г. Благовещенск, ул. Загородная, 177А</t>
+  </si>
+  <si>
+    <t>Казачок Эдуард Анатольевич</t>
+  </si>
+  <si>
+    <t>https://azot.nicepage.io/</t>
+  </si>
+  <si>
+    <t>azotamur@rambler.ru</t>
+  </si>
+  <si>
+    <t>+7 (4162) 58‒19‒40 +7‒914‒558‒19‒40 +7‒914‒559‒23‒06</t>
+  </si>
+  <si>
+    <t>Производство промышленных газов</t>
+  </si>
+  <si>
+    <t>Кислород, Азот, Углекислота, Аргон, Газовые смеси</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Кислород"</t>
+  </si>
+  <si>
+    <t>ООО "Кислород"</t>
+  </si>
+  <si>
+    <t>10.03.2016</t>
+  </si>
+  <si>
+    <t>675000, Амурская обл, г Благовещенск, ул Пограничная, 183, Лит. В, офис 3</t>
+  </si>
+  <si>
+    <t>Соколов Дмитрий Львович</t>
+  </si>
+  <si>
+    <t>https://amurkislorod.ru/</t>
+  </si>
+  <si>
+    <t>kislorod.amur@mail.ru</t>
+  </si>
+  <si>
+    <t>+7‒962‒285‒88‒26 +7‒962‒284‒63‒37 отдел бухгалтерии +7‒914‒557‒27‒07 руководитель</t>
+  </si>
+  <si>
+    <t>Производство жидкого кислорода и азота, поставка промышленных газов в Амурской области</t>
+  </si>
+  <si>
+    <t>Кислород, Азот, Углекислота, Аргон, Газовые смеси, Кислород медицинского назначения</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью Торговопроизводственная Компания "Партнёр"</t>
+  </si>
+  <si>
+    <t>ООО Торговопроизводственная Компания "Партнёр"</t>
+  </si>
+  <si>
+    <t>29.10.2013</t>
+  </si>
+  <si>
+    <t>675014, Амурская обл, г Благовещенск, ул Театральная, 230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кондратьев Виталий Игоревич </t>
+  </si>
+  <si>
+    <t>+7 962 285-85-65</t>
+  </si>
+  <si>
+    <t>Производство пластмассовых изделий для упаковывания товаров</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Элита Окна"</t>
+  </si>
+  <si>
+    <t>ООО "Элита Окна"</t>
+  </si>
+  <si>
+    <t>13.09.2017</t>
+  </si>
+  <si>
+    <t>675000, Амурская обл, г Благовещенск, ул ​Чайковского, 209а/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Азизова Шаргия Мурад Кызы </t>
+  </si>
+  <si>
+    <t>+7‒914‒538‒32‒54</t>
+  </si>
+  <si>
+    <t>Изготовление пластиковых окон</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Специализированный Застройщик "Амурстройокна-Дв"</t>
+  </si>
+  <si>
+    <t>ООО "СЗ "Амурстройокна-Дв"</t>
+  </si>
+  <si>
+    <t>26.04.2016</t>
+  </si>
+  <si>
+    <t>675004, Амурская обл, г Благовещенск, пер Св.Иннокентия, 1</t>
+  </si>
+  <si>
+    <t>Егоров Альгис Игоревич</t>
+  </si>
+  <si>
+    <t>асодв.рф</t>
+  </si>
+  <si>
+    <t>asokna@yandex.ru</t>
+  </si>
+  <si>
+    <t>+7 (4162) 52‒32‒50,  +7 (4162) 52‒52‒03</t>
+  </si>
+  <si>
+    <t>Современное производство и качественный монтаж изделий из ПВХ и алюминиевого профиля</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Строй Партнер"</t>
+  </si>
+  <si>
+    <t>ООО "Строй Партнер"</t>
+  </si>
+  <si>
+    <t>01.12.2020</t>
+  </si>
+  <si>
+    <t>675000, Амурская обл, г. Благовещенск,  ул ​Пролетарская улица, 135​, 2 этаж</t>
+  </si>
+  <si>
+    <t>Чебыкин Роман Андреевич</t>
+  </si>
+  <si>
+    <t>partner-okna@inbox.ru</t>
+  </si>
+  <si>
+    <t>+7 (4162) 57‒25‒00, +7‒914‒557‒25‒00</t>
+  </si>
+  <si>
+    <t>Изготовление и установка окон и дверей из ПВХ. Остекление балконов и лоджий.</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Фаворит"</t>
+  </si>
+  <si>
+    <t>ООО "Фаворит"</t>
+  </si>
+  <si>
+    <t>02.11.2022</t>
+  </si>
+  <si>
+    <t>675016, Амурская обл, г.о. город Благовещенск, г Благовещенск, ул Калинина, 107, офис 107</t>
+  </si>
+  <si>
+    <t>Щёголев Евгений Николаевич</t>
+  </si>
+  <si>
+    <t>amurokna1@mail.ru</t>
+  </si>
+  <si>
+    <t>+7 (4162) 34‒44‒77</t>
+  </si>
+  <si>
+    <t>Производство металлических дверей и окон</t>
+  </si>
+  <si>
+    <t>металлические двери и окна</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Белая Ворона"</t>
+  </si>
+  <si>
+    <t>ООО "Белая Ворона"</t>
+  </si>
+  <si>
+    <t>07.04.2011</t>
+  </si>
+  <si>
+    <t>675000, Амурская обл, г Благовещенск, ул ​Кольцевая, 39/1, ​200 офис; 2 этаж</t>
+  </si>
+  <si>
+    <t>Стройкина Екатерина Александровна</t>
+  </si>
+  <si>
+    <t>+7‒914‒558‒75‒33 руководитель +7‒924‒447‒61‒11 отдел дизайна</t>
+  </si>
+  <si>
+    <t>Печать визиток и баннеров</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Пинегин Андрей Владимирович</t>
+  </si>
+  <si>
+    <t>ИП Пинегин А. В.</t>
+  </si>
+  <si>
+    <t>26.06.2012</t>
+  </si>
+  <si>
+    <t>Пинегин Андрей Владимирович</t>
+  </si>
+  <si>
+    <t>buh-kc@yandex.ru</t>
+  </si>
+  <si>
+    <t>+7914-557-05-64</t>
+  </si>
+  <si>
+    <t>Предметы интерьера, мебель</t>
+  </si>
+  <si>
+    <t>ИП Фетисов Борис Сергеевич</t>
+  </si>
+  <si>
+    <t>ИП Фетисов Б.С.</t>
+  </si>
+  <si>
+    <t>20.12.2023</t>
+  </si>
+  <si>
+    <t>676246, Амурская область, город Зея</t>
+  </si>
+  <si>
+    <t>Фетисов Борис Сергеевич</t>
+  </si>
+  <si>
+    <t>г. Зея</t>
+  </si>
+  <si>
+    <t>dchenko19-65@yandex.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель</t>
+  </si>
+  <si>
+    <t>Производство прочей мебели (31.09), Производство мебели для офисов и предприятий торговли (31.01), Производство кухонной мебели (31.02)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Стройпро"</t>
+  </si>
+  <si>
+    <t>ООО"Стройпро"</t>
+  </si>
+  <si>
+    <t>21.04.2025</t>
+  </si>
+  <si>
+    <t>676855, Амурская обл, г Благовещенск ул. Шимановского, д. 27 (Бизнес Центр "Торис"), оф. 205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">директор Проскуряков Сергей Владимирович </t>
+  </si>
+  <si>
+    <t>https://stroypro28.ru/</t>
+  </si>
+  <si>
+    <t>г.Благовещенск</t>
+  </si>
+  <si>
+    <t>pros1990.90@mail.ru</t>
+  </si>
+  <si>
+    <t>Производство строительных металлических конструкций, изделий и их частей</t>
+  </si>
+  <si>
+    <t>Производство строительных металлических конструкций, изделий и их частей — 25.11</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Вираж"</t>
+  </si>
+  <si>
+    <t>ООО "Вираж"</t>
+  </si>
+  <si>
+    <t>02.12.2003</t>
+  </si>
+  <si>
+    <t>676855, Амурская обл, г Белогорск, ул Ломоносова, д. 18, -</t>
+  </si>
+  <si>
+    <t xml:space="preserve">директор Козлов Виктор Викторович </t>
+  </si>
+  <si>
+    <t xml:space="preserve">г.Белогорск </t>
+  </si>
+  <si>
+    <t>viraj_bel@mail.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Плитка тротуарная , Резиновая крошка , Бордюры дорожные и тротуарные </t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ОйлТерм"</t>
+  </si>
+  <si>
+    <t>ООО"ОйлТерм"</t>
+  </si>
+  <si>
+    <t>01.12.2023</t>
+  </si>
+  <si>
+    <t>676855, Амурская обл, г Благовещенск ул Перспективная, 45, офис 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">директор Геращенко Алексей Сергеевич </t>
+  </si>
+  <si>
+    <t>oiltherm.ru</t>
+  </si>
+  <si>
+    <t>oilthermrus@gmail.com</t>
+  </si>
+  <si>
+    <t>+7 800 511-64-63</t>
+  </si>
+  <si>
+    <t>Горелки на отработанном топливе, запасные части к ним, Автоматические коты на жидком топливе, запасные части к ним</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
@@ -2965,154 +3730,182 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@industry-amur.ru" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakupki@oao560btrz.ru" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fasadamur.ru/" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fasadkrovla@mail.ru" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ris38.ru" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alaska28.ru/" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:215232@bk.ru" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ptkmzm.ru/" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptkmzm@mail.ru" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:535915@mail.ru" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brmz@atlasmining.ru" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakomornyi_aleks@mail.ru" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viktoriya-profnastil.ru/" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitsafe.com/" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vit@vitsafe.com" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ooo.smit@yandex.ru" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.shipicina@gmail.com" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:31blok@rambler.ru" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://smu28.su" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smuall@mail.ru" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arz680@mail.ru" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:garajservis@mail.ru" TargetMode="External"/>
-<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blagdorznak28.ru/" TargetMode="External"/>
-[...85 lines deleted...]
-<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcar-okna@yandex.ru" TargetMode="External"/></Relationships>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amurpaket@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blagdorznak28.ru/" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amurgossmep@mail.ru" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mornev48@mail.ru" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mechanictreade@mail.ru" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amurnelma.ru/" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nelma2009@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ametis.ru/company" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:market@ametis.ru" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oooazmk@mail.ru" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aps-amur@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@betonbee.ru" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fevralsles@mail.ru" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dvspk@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sar-holding.ru" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kotlosnab.ru/about/dv" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:572211@mail.ru" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bgbz.ru/" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ukbh@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@upakovka-amur.ru" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://totem-plus.ru/" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sinenko.s@list.ru" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:block110@mail.ru" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vostok-stal.ru" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delo@vikontrol.ru" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dakivr@mail.ru" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbi-13.ru/index.php/about-us" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gbi13-pto@list.ru" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apk-dv.ru" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@apk-dv.ru-dv.ru" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bl.ck.ru/" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akk028@mail.ru" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:md-amur@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amur-beton@mail.ru" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amur-gcc.ru/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:2801082721@eo.tensor.ru" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amurkraski.ru" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:priemnaya@usm28.ru" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikeenko_na@mail.ru" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monolit-amur.ru/" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monolit-amur@mail.ru" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anton_nekhaenko@mail.ru" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dvpsp.ru/" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petroleum2009@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zhelezobeton28@mail.ru" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gvitales@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmk_28@mail.ru" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sprinter_dz@rambler.ru" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roev.pro@mail.ru" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krivosheeva2018@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noci-kids.orgs.biz/" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lubov-g@inbox.ru" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@homemaster.ru" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vostok-m.ru/o_kompanii" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:561766a@gmail.com" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albero-mebel@mail.ru" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rospuh28@mail.ru" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matras.2011@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:compromise28@mail.ru" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalstroihim.ru/" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dvsth@mail.ru" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oooskazkaooo@mail.ru" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metallmaster-dv.ru/" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ask@metallmaster-dv.ru" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlasovich@rambler.ru" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osbi@inbox.ru" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcsb@mail.ru" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex-skazkin@rambler.ru" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stend28@mail.ru" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/woodandsteel_blg" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:torshin_01@mail.ru" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qazin@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leodrtynda@mail.ru" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:konstrukcii2@yndex.ru" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iolinichenko@mail.ru" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:indeika28@bk.ru" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e_elevator@mail.ru" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oxrana2207@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1080;&#1087;-&#1073;&#1072;&#1079;&#1080;&#1083;&#1077;&#1074;&#1089;&#1082;&#1072;&#1103;.&#1088;&#1092;/" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iraturova@gmail.com" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xlebozabod@mail.ru" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pologdv.ru" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blagoveshchensk-pererabotka.gazprom.ru/" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gppb@amurgpz.ru" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@constructor-citu.ru" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LDV-28@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagoverf@mail.ru" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lvk.dv@mail.ru" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikandrovvik@mail.ru" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ros-okna11@mail.ru" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ooo.asmes28@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xn----7sbbuxkdjv3a0i.xn--p1ai/" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amur_stone@mail.ru" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcar-okna@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gau-amurskoy-oblasti.orgs.biz/" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhleshoz@bk.ru" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atom@amurps.com" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dvtg.ru/vkm/" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vkm.bureya@gmail.ru" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begemot028@mail.ru" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdd.2x2.su/" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdd@2x2.su" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://azot.nicepage.io/" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azotamur@rambler.ru" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amurkislorod.ru/" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kislorod.amur@mail.ru" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asokna@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:partner-okna@inbox.ru" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amurokna1@mail.ru" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buh-kc@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dchenko19-65@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypro28.ru/" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pros1990.90@mail.ru" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viraj_bel@mail.ru" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oilthermrus@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P109"/>
+  <dimension ref="A1:P140"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="33" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="60" customWidth="1"/>
     <col min="8" max="8" width="48" customWidth="1"/>
     <col min="9" max="9" width="35" customWidth="1"/>
     <col min="10" max="10" width="53" customWidth="1"/>
-    <col min="11" max="11" width="34" customWidth="1"/>
+    <col min="11" max="11" width="39" customWidth="1"/>
     <col min="12" max="12" width="60" customWidth="1"/>
     <col min="13" max="13" width="60" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
     <col min="15" max="15" width="60" customWidth="1"/>
     <col min="16" max="16" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4205,4708 +4998,6308 @@
       </c>
       <c r="K21" t="s" s="4">
         <v>199</v>
       </c>
       <c r="L21" t="s">
         <v>200</v>
       </c>
       <c r="M21" t="s">
         <v>201</v>
       </c>
       <c r="N21" t="s">
         <v>25</v>
       </c>
       <c r="O21" t="s">
         <v>202</v>
       </c>
       <c r="P21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>203</v>
       </c>
       <c r="B22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C22" s="2">
-        <v>1222800002150</v>
+        <v>1142801006336</v>
       </c>
       <c r="D22">
-        <v>2812172938</v>
+        <v>2801197842</v>
       </c>
       <c r="E22" t="s" s="3">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G22" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="H22" t="s" s="4">
         <v>207</v>
       </c>
+      <c r="H22" t="s">
+        <v>208</v>
+      </c>
       <c r="I22" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="J22" t="s">
-        <v>208</v>
+        <v>66</v>
       </c>
       <c r="K22" t="s" s="4">
         <v>209</v>
       </c>
-      <c r="L22" s="2">
+      <c r="L22" t="s">
+        <v>210</v>
+      </c>
+      <c r="M22" t="s">
+        <v>211</v>
+      </c>
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
+        <v>212</v>
+      </c>
+      <c r="P22" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" t="s">
+        <v>214</v>
+      </c>
+      <c r="C23" s="2">
+        <v>1222800002150</v>
+      </c>
+      <c r="D23">
+        <v>2812172938</v>
+      </c>
+      <c r="E23" t="s" s="3">
+        <v>215</v>
+      </c>
+      <c r="F23" t="s">
+        <v>216</v>
+      </c>
+      <c r="G23" t="s">
+        <v>217</v>
+      </c>
+      <c r="H23" t="s" s="4">
+        <v>218</v>
+      </c>
+      <c r="I23" t="s">
+        <v>45</v>
+      </c>
+      <c r="J23" t="s">
+        <v>219</v>
+      </c>
+      <c r="K23" t="s" s="4">
+        <v>220</v>
+      </c>
+      <c r="L23" s="2">
         <v>89145602191</v>
       </c>
-      <c r="M22" t="inlineStr" s="5">
+      <c r="M23" t="inlineStr" s="5">
         <is>
           <t>Компания БЛАГДОРЗНАК  – основанное в Благовещенске Амурской области, крупное, постоянно развивающееся производственное предприятие, специализирующееся на изготовлении и поставке средств обеспечения безопасности дорожного движения. Мы поставляем свою продукцию по всему региону!
 Собственное производство дорожных знаков, высокотехнологичное современное оборудование и штат опытных специалистов позволяют выполнять заказы любых объемов в кратчайшие сроки и по выгодным ценам.
 Вся продукция выполняется в строгом соответствии с ГОСТ и техническими стандартами. Мы контролируем качество изготавливаемых изделий на каждом этапе производства и даем гарантию на всю продукцию!</t>
         </is>
       </c>
-      <c r="N22" t="s">
-[...5 lines deleted...]
-      <c r="P22" t="s">
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
+        <v>221</v>
+      </c>
+      <c r="P23" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="23">
-[...6 lines deleted...]
-      <c r="C23" s="2">
+    <row r="24">
+      <c r="A24" t="s">
+        <v>222</v>
+      </c>
+      <c r="B24" t="s">
+        <v>222</v>
+      </c>
+      <c r="C24" s="2">
+        <v>1022800516420</v>
+      </c>
+      <c r="D24">
+        <v>2801012347</v>
+      </c>
+      <c r="E24" t="s" s="3">
+        <v>223</v>
+      </c>
+      <c r="F24" t="s">
+        <v>224</v>
+      </c>
+      <c r="G24" t="s">
+        <v>225</v>
+      </c>
+      <c r="H24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I24" t="s">
+        <v>65</v>
+      </c>
+      <c r="J24" t="s">
+        <v>66</v>
+      </c>
+      <c r="K24" t="s" s="4">
+        <v>226</v>
+      </c>
+      <c r="L24" t="s">
+        <v>227</v>
+      </c>
+      <c r="M24" t="s">
+        <v>228</v>
+      </c>
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>229</v>
+      </c>
+      <c r="B25" t="s">
+        <v>229</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1112801000190</v>
+      </c>
+      <c r="D25">
+        <v>2801157600</v>
+      </c>
+      <c r="E25" t="s" s="3">
+        <v>230</v>
+      </c>
+      <c r="F25" t="s">
+        <v>231</v>
+      </c>
+      <c r="G25" t="s">
+        <v>232</v>
+      </c>
+      <c r="H25" t="s">
+        <v>33</v>
+      </c>
+      <c r="I25" t="s">
+        <v>65</v>
+      </c>
+      <c r="J25" t="s">
+        <v>66</v>
+      </c>
+      <c r="K25" t="s" s="4">
+        <v>233</v>
+      </c>
+      <c r="L25" s="2">
+        <v>89145590668</v>
+      </c>
+      <c r="M25" t="s">
+        <v>234</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
+        <v>235</v>
+      </c>
+      <c r="P25" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B26" t="s">
+        <v>237</v>
+      </c>
+      <c r="C26" s="2">
         <v>1022800524493</v>
       </c>
-      <c r="D23">
+      <c r="D26">
         <v>2801018211</v>
       </c>
-      <c r="E23" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I23" t="s">
+      <c r="E26" t="s" s="3">
+        <v>238</v>
+      </c>
+      <c r="F26" t="s">
+        <v>239</v>
+      </c>
+      <c r="G26" t="s">
+        <v>240</v>
+      </c>
+      <c r="H26" t="s" s="4">
+        <v>241</v>
+      </c>
+      <c r="I26" t="s">
         <v>65</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J26" t="s">
         <v>66</v>
       </c>
-      <c r="K23" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M23" t="inlineStr" s="5">
+      <c r="K26" t="s" s="4">
+        <v>242</v>
+      </c>
+      <c r="L26" t="s">
+        <v>243</v>
+      </c>
+      <c r="M26" t="inlineStr" s="5">
         <is>
           <t>Завод является основным поставщиком малых рыболовных сейнеров рыбакам Дальневосточного региона. Со стапелей завода начинают путь рыболовные сейнеры, средние добывающие суда, вспомогательные суда для ВМФ. Их можно встретить практически во всех Дальневосточных портах.
 Завод и сегодня готов продолжать строить современные малотоннажные и средне-тоннажные суда различного назначения.</t>
         </is>
       </c>
-      <c r="N23" t="s">
-[...2 lines deleted...]
-      <c r="O23" t="inlineStr">
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="inlineStr">
         <is>
           <t>Малые рыболовные сейнеры, Средние добывающие суда, Вспомогательные суда для ВМФ, Малотоннажные и средне-тоннажные суда различного назначения, Ремонт судов, плавсредств, Изготовление неводовыборочных машин НВМ «Нельма», Изготовление насадок гребных винтов</t>
         </is>
       </c>
-      <c r="P23" t="s">
-[...10 lines deleted...]
-      <c r="C24" s="2">
+      <c r="P26" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>245</v>
+      </c>
+      <c r="B27" t="s">
+        <v>245</v>
+      </c>
+      <c r="C27" s="2">
         <v>1112801002137</v>
       </c>
-      <c r="D24">
+      <c r="D27">
         <v>2801159565</v>
       </c>
-      <c r="E24" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I24" t="s">
+      <c r="E27" t="s" s="3">
+        <v>246</v>
+      </c>
+      <c r="F27" t="s">
+        <v>247</v>
+      </c>
+      <c r="G27" t="s">
+        <v>248</v>
+      </c>
+      <c r="H27" t="s">
+        <v>249</v>
+      </c>
+      <c r="I27" t="s">
         <v>65</v>
       </c>
-      <c r="J24" t="s">
+      <c r="J27" t="s">
         <v>66</v>
       </c>
-      <c r="K24" t="s">
-[...5 lines deleted...]
-      <c r="M24" t="inlineStr">
+      <c r="K27" t="s">
+        <v>250</v>
+      </c>
+      <c r="L27" t="s">
+        <v>251</v>
+      </c>
+      <c r="M27" t="inlineStr">
         <is>
           <t>ОДЕОН - одна из крупнейших компаний на рынке полиграфического производства в Приамурье. Начинавшая 22 года назад свою деятельность с выпуска бланочной продукции, компания превратилась в настоящий полиграфический комплекс, выпускающий миллионы экземпляров всевозможной продукции для сотен предприятий и компаний нашей области и не только.</t>
         </is>
       </c>
-      <c r="N24" t="s">
-[...16 lines deleted...]
-      <c r="C25" s="2">
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
+        <v>252</v>
+      </c>
+      <c r="P27" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>254</v>
+      </c>
+      <c r="B28" t="s">
+        <v>254</v>
+      </c>
+      <c r="C28" s="2">
         <v>1042800015422</v>
       </c>
-      <c r="D25">
+      <c r="D28">
         <v>2801096097</v>
       </c>
-      <c r="E25" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I25" t="s">
+      <c r="E28" t="s" s="3">
+        <v>255</v>
+      </c>
+      <c r="F28" t="s">
+        <v>256</v>
+      </c>
+      <c r="G28" t="s">
+        <v>257</v>
+      </c>
+      <c r="H28" t="s" s="4">
+        <v>258</v>
+      </c>
+      <c r="I28" t="s">
         <v>65</v>
       </c>
-      <c r="J25" t="s">
+      <c r="J28" t="s">
         <v>66</v>
       </c>
-      <c r="K25" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M25" t="inlineStr" s="5">
+      <c r="K28" t="s" s="4">
+        <v>259</v>
+      </c>
+      <c r="L28" t="s">
+        <v>260</v>
+      </c>
+      <c r="M28" t="inlineStr" s="5">
         <is>
           <t>Компания «Аметис» основана в г. Благовещенск 25 июня 1998 года. Несмотря на то, что «Аметис» — предприятие сравнительно молодое, но уже сегодня является крупнейшим промышленным комплексом по выпуску экстрактов из лиственницы Даурской и зарекомендовало себя как стабильного, конкурентоспособного участника рынка.
 Вся деятельность предприятия подчинена одной цели — создание инновационного высокотехнологичного производства по комплексной переработке древесины лиственницы даурской с последующим извлечением уникальных природных субстанций.
 Предприятие не стоит на месте и активно развивается как на российском, так и на международных рынках, совершенствуя технологию производства, внедряя ноу-хау с целью получения качественного, высокоэффективного природного продукта. В этой связи, компания тесно сотрудничает порядка с 20 ведущими научными учреждениями страны, среди которых Амурская государственная медицинская академия, Дальневосточный государственный аграрный университет, институты Томска, Новосибирска и Москвы.
 На продукцию компании «Аметис» получен сертификат «ОРГАНИК», что доказывает ее органическое производство растительного происхождения</t>
         </is>
       </c>
-      <c r="N25" t="s">
-[...16 lines deleted...]
-      <c r="C26" s="2">
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
+        <v>261</v>
+      </c>
+      <c r="P28" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>263</v>
+      </c>
+      <c r="B29" t="s">
+        <v>264</v>
+      </c>
+      <c r="C29" s="2">
         <v>314282702900054</v>
       </c>
-      <c r="D26" s="2">
+      <c r="D29" s="2">
         <v>281614586709</v>
       </c>
-      <c r="E26" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H26" t="s">
+      <c r="E29" t="s" s="3">
+        <v>265</v>
+      </c>
+      <c r="F29" t="s">
+        <v>266</v>
+      </c>
+      <c r="G29" t="s">
+        <v>267</v>
+      </c>
+      <c r="H29" t="s">
         <v>33</v>
       </c>
-      <c r="I26" t="s">
+      <c r="I29" t="s">
         <v>65</v>
       </c>
-      <c r="J26" t="s">
+      <c r="J29" t="s">
         <v>66</v>
       </c>
-      <c r="K26" t="s">
+      <c r="K29" t="s">
         <v>152</v>
       </c>
-      <c r="L26" t="s" s="3">
-[...22 lines deleted...]
-      <c r="C27" s="2">
+      <c r="L29" t="s" s="3">
+        <v>268</v>
+      </c>
+      <c r="M29" t="s">
+        <v>269</v>
+      </c>
+      <c r="N29" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" t="s">
+        <v>270</v>
+      </c>
+      <c r="P29" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>272</v>
+      </c>
+      <c r="B30" t="s">
+        <v>272</v>
+      </c>
+      <c r="C30" s="2">
         <v>1132801008251</v>
       </c>
-      <c r="D27">
+      <c r="D30">
         <v>2801188870</v>
       </c>
-      <c r="E27" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I27" t="s">
+      <c r="E30" t="s" s="3">
+        <v>273</v>
+      </c>
+      <c r="F30" t="s">
+        <v>274</v>
+      </c>
+      <c r="G30" t="s">
+        <v>275</v>
+      </c>
+      <c r="H30" t="s">
+        <v>276</v>
+      </c>
+      <c r="I30" t="s">
         <v>65</v>
       </c>
-      <c r="J27" t="s">
+      <c r="J30" t="s">
         <v>66</v>
       </c>
-      <c r="K27" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M27" t="inlineStr">
+      <c r="K30" t="s" s="4">
+        <v>277</v>
+      </c>
+      <c r="L30" t="s">
+        <v>278</v>
+      </c>
+      <c r="M30" t="inlineStr">
         <is>
           <t>ООО "АЗМК" - крупнейший производитель металлоконструкций на Дальнем Востоке. Квалифицированные специалисты и более чем 20-ти летний опыт в производстве и промышленном строительстве. Сотрудничество с авторитетными поставщиками для обеспечения высочайшего качества материалов и производства работ для реализации вашего проекта.</t>
         </is>
       </c>
-      <c r="N27" t="s">
-[...5 lines deleted...]
-      <c r="P27" t="s">
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
+        <v>279</v>
+      </c>
+      <c r="P30" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="28">
-[...6 lines deleted...]
-      <c r="C28" s="2">
+    <row r="31">
+      <c r="A31" t="s">
+        <v>280</v>
+      </c>
+      <c r="B31" t="s">
+        <v>280</v>
+      </c>
+      <c r="C31" s="2">
         <v>1152801001022</v>
       </c>
-      <c r="D28">
+      <c r="D31">
         <v>2801205067</v>
       </c>
-      <c r="E28" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I28" t="s">
+      <c r="E31" t="s" s="3">
+        <v>281</v>
+      </c>
+      <c r="F31" t="s">
+        <v>282</v>
+      </c>
+      <c r="G31" t="s">
+        <v>283</v>
+      </c>
+      <c r="H31" t="s">
+        <v>284</v>
+      </c>
+      <c r="I31" t="s">
         <v>65</v>
       </c>
-      <c r="J28" t="s">
+      <c r="J31" t="s">
         <v>66</v>
       </c>
-      <c r="K28" t="s">
-[...5 lines deleted...]
-      <c r="M28" t="inlineStr" s="5">
+      <c r="K31" t="s">
+        <v>285</v>
+      </c>
+      <c r="L31" t="s">
+        <v>286</v>
+      </c>
+      <c r="M31" t="inlineStr" s="5">
         <is>
           <t>Компания Фридом - производим пластиковые окна и двери с 2002
 Фридомстрой - производитель и поставщик тротуарной плитки, брусчатки и других фигурных элементов из бетона. Уже более 7 лет мы успешно работаем в области производства тротуарной плитки (методом вибролитья и вибропрессования), поставляя на рынок строительных материалов высококачественные элементы мощения.
 Вся наша продукция изготовлена на современном оборудовании по самым передовым технологиям</t>
         </is>
       </c>
-      <c r="N28" t="s">
-[...2 lines deleted...]
-      <c r="O28" t="inlineStr">
+      <c r="N31" t="s">
+        <v>25</v>
+      </c>
+      <c r="O31" t="inlineStr">
         <is>
-          <t>Оконные и дверныхе систем из ПВХ и алюминия, Резиновое покрытие (уличное рулонное полотно), Тротуарная плитка, брусчатка, бордюры, водостоки, Облицовочный кирпич, Малые архитектурные формы</t>
+          <t>Оконные и дверные системы из ПВХ и алюминия, Резиновое покрытие (уличное рулонное полотно), Тротуарная плитка, брусчатка, бордюры, водостоки, Облицовочный кирпич, Малые архитектурные формы</t>
         </is>
       </c>
-      <c r="P28" t="s">
-[...131 lines deleted...]
-      <c r="J31" t="s">
+      <c r="P31" t="s">
         <v>287</v>
-      </c>
-[...16 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B32" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="C32" s="2">
-        <v>1172801003462</v>
+        <v>1192801004032</v>
       </c>
       <c r="D32">
-        <v>2801229621</v>
+        <v>2801249071</v>
       </c>
       <c r="E32" t="s" s="3">
-        <v>295</v>
+        <v>106</v>
       </c>
       <c r="F32" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="G32" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="H32" t="s">
-        <v>298</v>
+        <v>33</v>
       </c>
       <c r="I32" t="s">
         <v>65</v>
       </c>
       <c r="J32" t="s">
         <v>66</v>
       </c>
       <c r="K32" t="s" s="4">
+        <v>292</v>
+      </c>
+      <c r="L32" t="s">
+        <v>293</v>
+      </c>
+      <c r="M32" t="s">
+        <v>294</v>
+      </c>
+      <c r="N32" t="s">
+        <v>25</v>
+      </c>
+      <c r="O32" t="s">
+        <v>295</v>
+      </c>
+      <c r="P32" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>296</v>
+      </c>
+      <c r="B33" t="s">
+        <v>297</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1153850052014</v>
+      </c>
+      <c r="D33">
+        <v>3808192997</v>
+      </c>
+      <c r="E33" t="s" s="3">
+        <v>298</v>
+      </c>
+      <c r="F33" t="s">
         <v>299</v>
       </c>
-      <c r="L32" t="s">
+      <c r="G33" t="s">
         <v>300</v>
       </c>
-      <c r="M32" t="inlineStr" s="5">
+      <c r="H33" t="s">
+        <v>301</v>
+      </c>
+      <c r="I33" t="s">
+        <v>21</v>
+      </c>
+      <c r="J33" t="s">
+        <v>302</v>
+      </c>
+      <c r="K33" t="s" s="4">
+        <v>303</v>
+      </c>
+      <c r="L33" t="s">
+        <v>304</v>
+      </c>
+      <c r="M33" t="s">
+        <v>305</v>
+      </c>
+      <c r="N33" t="s">
+        <v>25</v>
+      </c>
+      <c r="O33" t="s">
+        <v>306</v>
+      </c>
+      <c r="P33" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>307</v>
+      </c>
+      <c r="B34" t="s">
+        <v>307</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1062801081562</v>
+      </c>
+      <c r="D34">
+        <v>2801117928</v>
+      </c>
+      <c r="E34" t="s" s="3">
+        <v>308</v>
+      </c>
+      <c r="F34" t="s">
+        <v>309</v>
+      </c>
+      <c r="G34" t="s">
+        <v>310</v>
+      </c>
+      <c r="H34" t="s">
+        <v>33</v>
+      </c>
+      <c r="I34" t="s">
+        <v>311</v>
+      </c>
+      <c r="J34" t="s">
+        <v>312</v>
+      </c>
+      <c r="K34" t="s" s="4">
+        <v>313</v>
+      </c>
+      <c r="L34" t="s">
+        <v>314</v>
+      </c>
+      <c r="M34" t="s">
+        <v>315</v>
+      </c>
+      <c r="N34" t="s">
+        <v>25</v>
+      </c>
+      <c r="O34" t="s">
+        <v>316</v>
+      </c>
+      <c r="P34" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>318</v>
+      </c>
+      <c r="B35" t="s">
+        <v>319</v>
+      </c>
+      <c r="C35" s="2">
+        <v>1172801003462</v>
+      </c>
+      <c r="D35">
+        <v>2801229621</v>
+      </c>
+      <c r="E35" t="s" s="3">
+        <v>320</v>
+      </c>
+      <c r="F35" t="s">
+        <v>321</v>
+      </c>
+      <c r="G35" t="s">
+        <v>322</v>
+      </c>
+      <c r="H35" t="s">
+        <v>323</v>
+      </c>
+      <c r="I35" t="s">
+        <v>65</v>
+      </c>
+      <c r="J35" t="s">
+        <v>66</v>
+      </c>
+      <c r="K35" t="s" s="4">
+        <v>324</v>
+      </c>
+      <c r="L35" t="s">
+        <v>325</v>
+      </c>
+      <c r="M35" t="inlineStr" s="5">
         <is>
           <t>Компания  принимала  участие и успешно продолжает работать на крупных и ответственных объектах, таких как строительство Амурского газоперерабатывающего завода, строительство Космодрома «Восточный», Амурская ТЭС, Нижнебурейская ГЭС, берегоукрепления рек Амур-Зея, строительство мостового перехода через р.Амур до Китайской стороны.
 Основной сферой деятельности ООО "ДВ СПК" является поставка, производство товарного бетона/раствора и изготовление железобетонных изделий для промышленного, гражданского строительства. На производственных мощностях выпускается более 900 номенклатурных наименований бетонных и железобетонных изделий.
 ООО "ДВ СПК" не ограничивается только выпуском стандартных железобетонных конструкций. Компания может выпустить индивидуальные конструкции на основании чертежей заказчика.</t>
         </is>
       </c>
-      <c r="N32" t="s">
-[...5 lines deleted...]
-      <c r="P32" t="s">
+      <c r="N35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O35" t="s">
+        <v>326</v>
+      </c>
+      <c r="P35" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="33">
-[...6 lines deleted...]
-      <c r="C33" s="2">
+    <row r="36">
+      <c r="A36" t="s">
+        <v>327</v>
+      </c>
+      <c r="B36" t="s">
+        <v>328</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1122804000098</v>
+      </c>
+      <c r="D36">
+        <v>2804015160</v>
+      </c>
+      <c r="E36" t="s" s="3">
+        <v>329</v>
+      </c>
+      <c r="F36" t="s">
+        <v>330</v>
+      </c>
+      <c r="G36" t="s">
+        <v>331</v>
+      </c>
+      <c r="H36" t="s">
+        <v>208</v>
+      </c>
+      <c r="I36" t="s">
+        <v>65</v>
+      </c>
+      <c r="J36" t="s">
+        <v>66</v>
+      </c>
+      <c r="K36" t="s">
+        <v>208</v>
+      </c>
+      <c r="L36" t="s">
+        <v>332</v>
+      </c>
+      <c r="M36" t="s">
+        <v>333</v>
+      </c>
+      <c r="N36" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36" t="s">
+        <v>334</v>
+      </c>
+      <c r="P36" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>335</v>
+      </c>
+      <c r="B37" t="s">
+        <v>335</v>
+      </c>
+      <c r="C37" s="2">
         <v>1042800016885</v>
       </c>
-      <c r="D33">
+      <c r="D37">
         <v>2801096562</v>
       </c>
-      <c r="E33" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I33" t="s">
+      <c r="E37" t="s" s="3">
+        <v>336</v>
+      </c>
+      <c r="F37" t="s">
+        <v>337</v>
+      </c>
+      <c r="G37" t="s">
+        <v>338</v>
+      </c>
+      <c r="H37" t="s">
+        <v>339</v>
+      </c>
+      <c r="I37" t="s">
         <v>65</v>
       </c>
-      <c r="J33" t="s">
+      <c r="J37" t="s">
         <v>66</v>
       </c>
-      <c r="K33" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M33" t="inlineStr" s="5">
+      <c r="K37" t="s" s="4">
+        <v>340</v>
+      </c>
+      <c r="L37" t="s">
+        <v>341</v>
+      </c>
+      <c r="M37" t="inlineStr" s="5">
         <is>
           <t>Компания «САР» является крупным производителем элементов горизонтального мощения. В основе роста компании — ориентация на современные технологии, высокое качество продукции.
 Тротуарная плитка и бортовой камень, полностью соответствуют требованиям ГОСТа.
 Вся продукция имеет сертификаты соответствия добровольной системы сертификации «Евразийское качество».</t>
         </is>
       </c>
-      <c r="N33" t="s">
-[...5 lines deleted...]
-      <c r="P33" t="s">
+      <c r="N37" t="s">
+        <v>25</v>
+      </c>
+      <c r="O37" t="s">
+        <v>342</v>
+      </c>
+      <c r="P37" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="34">
-[...6 lines deleted...]
-      <c r="C34" s="2">
+    <row r="38">
+      <c r="A38" t="s">
+        <v>343</v>
+      </c>
+      <c r="B38" t="s">
+        <v>343</v>
+      </c>
+      <c r="C38" s="2">
         <v>1132223015760</v>
       </c>
-      <c r="D34">
+      <c r="D38">
         <v>2222820270</v>
       </c>
-      <c r="E34" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I34" t="s">
+      <c r="E38" t="s" s="3">
+        <v>344</v>
+      </c>
+      <c r="F38" t="s">
+        <v>345</v>
+      </c>
+      <c r="G38" t="s">
+        <v>346</v>
+      </c>
+      <c r="H38" t="s" s="4">
+        <v>347</v>
+      </c>
+      <c r="I38" t="s">
         <v>65</v>
       </c>
-      <c r="J34" t="s">
+      <c r="J38" t="s">
         <v>66</v>
       </c>
-      <c r="K34" t="s">
-[...5 lines deleted...]
-      <c r="M34" t="inlineStr" s="5">
+      <c r="K38" t="s">
+        <v>348</v>
+      </c>
+      <c r="L38" t="s">
+        <v>349</v>
+      </c>
+      <c r="M38" t="inlineStr" s="5">
         <is>
           <t>Филиал «Дальневосточный» является производственным подразделением Группы Компаний «ПРОМКОТЛОСНАБ» в г. Благовещенск Амурской области.
 С 2018 г. «ПРОМКОТЛОСНАБ» филиал «Дальневосточный» осуществляет свою деятельность как завод-изготовитель качественного и надежного котельного оборудования малой мощности для Дальневосточного региона. За это время филиал успел заслужить надежную репутацию и доверие своих клиентов, что подтверждается множеством успешно завершенных поставок котельного оборудования и благодарственными письмами клиентов.
 Филиал «Дальневосточный» располагает производственным цехом площадью 520 м2, оснащенным парком современного станочного оборудования. Филиал производит следующую продукцию: водогрейные котлы малой мощности КВр и КВм, модульные котельные уста-новки, циклоны ЦН-15, золоуловители ЗУ.
 Группа Компаний «ПРОМКОТЛОСНАБ» с привлечением специалистов филиала «Дальневосточный» предлагает полный комплекс работ по строительству котельных на базе паровых и водогрейных котлов малой и средней мощности собственного производства на различных видах топлива: проектирование котельной, поставку оборудования, выполнение монтажных и пусконаладочных работ.
 Филиал «Дальневосточный» активно работает и расширяет свои возможности производства качественного котельного оборудования и комплексных решений для теплоэнергетики, способен полностью удовлетворить потребности клиентов Дальневосточного региона.</t>
         </is>
       </c>
-      <c r="N34" t="s">
-[...5 lines deleted...]
-      <c r="P34" t="s">
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
+        <v>350</v>
+      </c>
+      <c r="P38" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="35">
-[...6 lines deleted...]
-      <c r="C35" s="2">
+    <row r="39">
+      <c r="A39" t="s">
+        <v>351</v>
+      </c>
+      <c r="B39" t="s">
+        <v>351</v>
+      </c>
+      <c r="C39" s="2">
         <v>1192801007706</v>
       </c>
-      <c r="D35">
+      <c r="D39">
         <v>2801251850</v>
       </c>
-      <c r="E35" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I35" t="s">
+      <c r="E39" t="s" s="3">
+        <v>265</v>
+      </c>
+      <c r="F39" t="s">
+        <v>352</v>
+      </c>
+      <c r="G39" t="s">
+        <v>353</v>
+      </c>
+      <c r="H39" t="s">
+        <v>354</v>
+      </c>
+      <c r="I39" t="s">
         <v>45</v>
       </c>
-      <c r="J35" t="s">
-[...8 lines deleted...]
-      <c r="M35" t="inlineStr">
+      <c r="J39" t="s">
+        <v>355</v>
+      </c>
+      <c r="K39" t="s" s="4">
+        <v>356</v>
+      </c>
+      <c r="L39" t="s">
+        <v>357</v>
+      </c>
+      <c r="M39" t="inlineStr">
         <is>
           <t>Компания ООО "Ковчег" успешно развивается и предоставляет свои услуги на рынке с 1997 года. Компания ООО "Ковчег" основатель производства монолитно-кварцевых тепло-электронагревателей (МКТЭН) и автоматической системы отопления (АСО-1) на их основе на территории России.</t>
         </is>
       </c>
-      <c r="N35" t="s">
-[...16 lines deleted...]
-      <c r="C36" s="2">
+      <c r="N39" t="s">
+        <v>25</v>
+      </c>
+      <c r="O39" t="s">
+        <v>358</v>
+      </c>
+      <c r="P39" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>360</v>
+      </c>
+      <c r="B40" t="s">
+        <v>361</v>
+      </c>
+      <c r="C40" s="2">
         <v>1192801001843</v>
       </c>
-      <c r="D36">
+      <c r="D40">
         <v>2801247540</v>
       </c>
-      <c r="E36" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I36" t="s">
+      <c r="E40" t="s" s="3">
+        <v>362</v>
+      </c>
+      <c r="F40" t="s">
+        <v>363</v>
+      </c>
+      <c r="G40" t="s">
+        <v>364</v>
+      </c>
+      <c r="H40" t="s" s="4">
+        <v>365</v>
+      </c>
+      <c r="I40" t="s">
         <v>65</v>
       </c>
-      <c r="J36" t="s">
+      <c r="J40" t="s">
         <v>66</v>
       </c>
-      <c r="K36" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M36" t="inlineStr" s="5">
+      <c r="K40" t="s" s="4">
+        <v>366</v>
+      </c>
+      <c r="L40" t="s">
+        <v>367</v>
+      </c>
+      <c r="M40" t="inlineStr" s="5">
         <is>
           <t>Компания была создана 21 июня 2001 года, основным видом деятельности которого являлось производство высококачественных  гидротехнических и промышленных бетонов всех марок, растворов и сухих смесей.
 Предприятие является компанией, деятельность которой разнообразна и ориентирована на качественное выполнение работ, рациональное пользование природными ресурсами, минимальное воздействие на окружающую среду и охрану здоровья и обеспечения безопасности труда. Успешно завершился сертификационный аудит Интегрированной системы менеджмента (ИСМ) на соответствие требованиям международных стандартов OHSAS- 18001:2007 и ISO- 9000:14000. Получен Международный Сертификат.</t>
         </is>
       </c>
-      <c r="N36" t="s">
-[...16 lines deleted...]
-      <c r="C37" s="2">
+      <c r="N40" t="s">
+        <v>25</v>
+      </c>
+      <c r="O40" t="s">
+        <v>368</v>
+      </c>
+      <c r="P40" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>370</v>
+      </c>
+      <c r="B41" t="s">
+        <v>370</v>
+      </c>
+      <c r="C41" s="2">
         <v>304280123700064</v>
       </c>
-      <c r="D37" s="2">
+      <c r="D41" s="2">
         <v>280100893330</v>
       </c>
-      <c r="E37" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I37" t="s">
+      <c r="E41" t="s" s="3">
+        <v>371</v>
+      </c>
+      <c r="F41" t="s">
+        <v>372</v>
+      </c>
+      <c r="G41" t="s">
+        <v>373</v>
+      </c>
+      <c r="H41" t="s">
+        <v>374</v>
+      </c>
+      <c r="I41" t="s">
         <v>45</v>
       </c>
-      <c r="J37" t="s">
-[...8 lines deleted...]
-      <c r="M37" t="inlineStr">
+      <c r="J41" t="s">
+        <v>355</v>
+      </c>
+      <c r="K41" t="s" s="4">
+        <v>375</v>
+      </c>
+      <c r="L41" t="s">
+        <v>376</v>
+      </c>
+      <c r="M41" t="inlineStr">
         <is>
           <t>На рынке упаковочной с 2004 года. Одной из главных задач компании является – помощь в решении насущных вопросов, связанных с упаковкой, хранением и транспортировкой товара. Компания «Амурская тара» располагает собственными производственными мощностями, где изготовляется фасовочные пакеты и пакеты «майка» как серийного, так и фирменного производства, помогающего выделить Ваш индивидуальный стиль. Пусть Ваш бизнес будет узнаваем!!!</t>
         </is>
       </c>
-      <c r="N37" t="s">
-[...16 lines deleted...]
-      <c r="C38" s="2">
+      <c r="N41" t="s">
+        <v>25</v>
+      </c>
+      <c r="O41" t="s">
+        <v>212</v>
+      </c>
+      <c r="P41" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>377</v>
+      </c>
+      <c r="B42" t="s">
+        <v>377</v>
+      </c>
+      <c r="C42" s="2">
         <v>1172801008159</v>
       </c>
-      <c r="D38">
+      <c r="D42">
         <v>2801233152</v>
       </c>
-      <c r="E38" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I38" t="s">
+      <c r="E42" t="s" s="3">
+        <v>378</v>
+      </c>
+      <c r="F42" t="s">
+        <v>379</v>
+      </c>
+      <c r="G42" t="s">
+        <v>380</v>
+      </c>
+      <c r="H42" t="s">
+        <v>381</v>
+      </c>
+      <c r="I42" t="s">
         <v>65</v>
       </c>
-      <c r="J38" t="s">
+      <c r="J42" t="s">
         <v>66</v>
       </c>
-      <c r="K38" t="s">
-[...14 lines deleted...]
-      <c r="P38" t="s">
+      <c r="K42" t="s">
+        <v>382</v>
+      </c>
+      <c r="L42" t="s">
+        <v>383</v>
+      </c>
+      <c r="M42" t="s">
+        <v>384</v>
+      </c>
+      <c r="N42" t="s">
+        <v>25</v>
+      </c>
+      <c r="O42" t="s">
+        <v>385</v>
+      </c>
+      <c r="P42" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="39">
-[...6 lines deleted...]
-      <c r="C39" s="2">
+    <row r="43">
+      <c r="A43" t="s">
+        <v>386</v>
+      </c>
+      <c r="B43" t="s">
+        <v>386</v>
+      </c>
+      <c r="C43" s="2">
+        <v>1132801000144</v>
+      </c>
+      <c r="D43">
+        <v>2801181049</v>
+      </c>
+      <c r="E43" t="s" s="3">
+        <v>387</v>
+      </c>
+      <c r="F43" t="s">
+        <v>388</v>
+      </c>
+      <c r="G43" t="s">
+        <v>389</v>
+      </c>
+      <c r="H43" t="s" s="4">
+        <v>390</v>
+      </c>
+      <c r="I43" t="s">
+        <v>65</v>
+      </c>
+      <c r="J43" t="s">
+        <v>66</v>
+      </c>
+      <c r="K43" t="s" s="4">
+        <v>391</v>
+      </c>
+      <c r="L43" t="s">
+        <v>392</v>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>Компания «Тотем плюс» один из крупнейших производителей в Амурской области оконных и дверных блоков из ПВХ и алюминия, известен на оконном рынке с 2000 года и за годы работы успел завоевать хорошую репутацию на рынке. На данный момент компания, использует современное автоматизированное оборудование и высококачественные материалы проверенных производителей.</t>
+        </is>
+      </c>
+      <c r="N43" t="s">
+        <v>25</v>
+      </c>
+      <c r="O43" t="s">
+        <v>334</v>
+      </c>
+      <c r="P43" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>393</v>
+      </c>
+      <c r="B44" t="s">
+        <v>393</v>
+      </c>
+      <c r="C44" s="2">
         <v>1032800065210</v>
       </c>
-      <c r="D39">
+      <c r="D44">
         <v>2801092568</v>
       </c>
-      <c r="E39" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I39" t="s">
+      <c r="E44" t="s" s="3">
+        <v>394</v>
+      </c>
+      <c r="F44" t="s">
+        <v>395</v>
+      </c>
+      <c r="G44" t="s">
+        <v>396</v>
+      </c>
+      <c r="H44" t="s">
+        <v>397</v>
+      </c>
+      <c r="I44" t="s">
         <v>65</v>
       </c>
-      <c r="J39" t="s">
+      <c r="J44" t="s">
         <v>66</v>
       </c>
-      <c r="K39" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M39" t="inlineStr" s="5">
+      <c r="K44" t="s" s="4">
+        <v>398</v>
+      </c>
+      <c r="L44" t="s">
+        <v>399</v>
+      </c>
+      <c r="M44" t="inlineStr" s="5">
         <is>
           <t>ООО «Компания «БЛОК» на рынке производства строительных материалов существует с 1961 года (наименование до реорганизации ОАО Завод ЖБИ-12). В настоящее время Компания «БЛОК» крупнейший производитель железобетонных изделий для строительных организаций города и области. Кроме того компания является единственным предприятием в Приамурье, которое выпускает железобетон для строительства крупнопанельных домов. Компания «БЛОК» первая на Дальнем Востоке применила испанскую технологию в производстве плит ПБ (бетонные плиты перекрытия, изготовленные безопалубочным методом). Изготовление ПБ очень актуально в нашем сейсмически активном регионе, и они в строительной отрасли пользуются повышенным спросом.
 Кроме того Компания «БЛОК» не ограничивается только выпуском стандартных железобетонных конструкций. Предприятие может выпустить индивидуальные конструкции на основании чертежей заказчика. А также оказывает услуги в вопросах частного строительства — подбор и комплектация необходимых строительных материалов в соответствии с проектным планом строения (будь то дом, гараж или магазин) и заканчивая доставкой груза к объекту строительства.</t>
         </is>
       </c>
-      <c r="N39" t="s">
-[...2 lines deleted...]
-      <c r="O39" t="inlineStr">
+      <c r="N44" t="s">
+        <v>25</v>
+      </c>
+      <c r="O44" t="inlineStr">
         <is>
           <t>Бордюрный камень, Лестничные марши, козырьки, комплекты забора, погреб, опоры освещения, Лотки, перемычки, плиты перекрытия, прогоны, сваи, ФБС, Металлоизделия (каркасы, кладочная сетка, арматура, металлоконструкции)</t>
         </is>
       </c>
-      <c r="P39" t="s">
+      <c r="P44" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="40">
-[...6 lines deleted...]
-      <c r="C40" s="2">
+    <row r="45">
+      <c r="A45" t="s">
+        <v>400</v>
+      </c>
+      <c r="B45" t="s">
+        <v>400</v>
+      </c>
+      <c r="C45" s="2">
         <v>1212800000258</v>
       </c>
-      <c r="D40">
+      <c r="D45">
         <v>2801261600</v>
       </c>
-      <c r="E40" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I40" t="s">
+      <c r="E45" t="s" s="3">
+        <v>401</v>
+      </c>
+      <c r="F45" t="s">
+        <v>402</v>
+      </c>
+      <c r="G45" t="s">
+        <v>403</v>
+      </c>
+      <c r="H45" t="s">
+        <v>404</v>
+      </c>
+      <c r="I45" t="s">
         <v>65</v>
       </c>
-      <c r="J40" t="s">
+      <c r="J45" t="s">
         <v>66</v>
       </c>
-      <c r="K40" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M40" t="inlineStr" s="5">
+      <c r="K45" t="s" s="4">
+        <v>405</v>
+      </c>
+      <c r="L45" t="s">
+        <v>406</v>
+      </c>
+      <c r="M45" t="inlineStr" s="5">
         <is>
           <t>ООО “Восток-Сталь” с 2010 года предоставляет услуги по проектированию, изготовлению и монтажу металлоконструкций любого типа и сложности. Компания успела зарекомендовать себя как профессиональный и надежный партнер.
 Отличительной чертой организации являются высококвалифицированные сотрудники.
 Оперативность и высокая организованность инженерного отдела.</t>
         </is>
       </c>
-      <c r="N40" t="s">
-[...2 lines deleted...]
-      <c r="O40" t="inlineStr">
+      <c r="N45" t="s">
+        <v>25</v>
+      </c>
+      <c r="O45" t="inlineStr">
         <is>
           <t>Изготовление металлоконструкций, Производство армирующих каркасов для железобетонных конструкций, Бункер для зерна, резервуары для нефтепродуктов, резервуары вертикальные, металлические стальные, Каркасы из металла, склады, ангары, быстровозводимые ангары, сборно-разборные модульные здания, Металлические емкости, банные чаны, костровые чаши, Лофт мебель из металла и дерева, малые архитектурные формы, мангальные зоны, мангалы, заборы, ограждения, лестницы, стремянки, нестандартные металлические изделия, Оборудование для горнодобывающей промышленности</t>
         </is>
       </c>
-      <c r="P40" t="s">
-[...10 lines deleted...]
-      <c r="C41" s="2">
+      <c r="P45" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>408</v>
+      </c>
+      <c r="B46" t="s">
+        <v>408</v>
+      </c>
+      <c r="C46" s="2">
         <v>1182801000579</v>
       </c>
-      <c r="D41">
+      <c r="D46">
         <v>2809000167</v>
       </c>
-      <c r="E41" t="s" s="3">
-[...23 lines deleted...]
-      <c r="M41" t="inlineStr">
+      <c r="E46" t="s" s="3">
+        <v>409</v>
+      </c>
+      <c r="F46" t="s">
+        <v>410</v>
+      </c>
+      <c r="G46" t="s">
+        <v>411</v>
+      </c>
+      <c r="H46" t="s">
+        <v>412</v>
+      </c>
+      <c r="I46" t="s">
+        <v>413</v>
+      </c>
+      <c r="J46" t="s">
+        <v>414</v>
+      </c>
+      <c r="K46" t="s" s="4">
+        <v>415</v>
+      </c>
+      <c r="L46" t="s">
+        <v>416</v>
+      </c>
+      <c r="M46" t="inlineStr">
         <is>
           <t>Испытания строительных материалов, обследования железобетонных конструкций и металлоконструкций, изготовление сертифицированной ЖБ продукции для инженерных сетей.</t>
         </is>
       </c>
-      <c r="N41" t="s">
-[...5 lines deleted...]
-      <c r="P41" t="s">
+      <c r="N46" t="s">
+        <v>25</v>
+      </c>
+      <c r="O46" t="s">
+        <v>417</v>
+      </c>
+      <c r="P46" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="42">
-[...6 lines deleted...]
-      <c r="C42" s="2">
+    <row r="47">
+      <c r="A47" t="s">
+        <v>418</v>
+      </c>
+      <c r="B47" t="s">
+        <v>418</v>
+      </c>
+      <c r="C47" s="2">
         <v>1082801010490</v>
       </c>
-      <c r="D42">
+      <c r="D47">
         <v>2801137875</v>
       </c>
-      <c r="E42" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I42" t="s">
+      <c r="E47" t="s" s="3">
+        <v>419</v>
+      </c>
+      <c r="F47" t="s">
+        <v>420</v>
+      </c>
+      <c r="G47" t="s">
+        <v>421</v>
+      </c>
+      <c r="H47" t="s">
+        <v>422</v>
+      </c>
+      <c r="I47" t="s">
         <v>65</v>
       </c>
-      <c r="J42" t="s">
+      <c r="J47" t="s">
         <v>66</v>
       </c>
-      <c r="K42" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M42" t="inlineStr">
+      <c r="K47" t="s" s="4">
+        <v>423</v>
+      </c>
+      <c r="L47" t="s">
+        <v>424</v>
+      </c>
+      <c r="M47" t="inlineStr">
         <is>
           <t>Общество с ограниченной ответственностью «Амурский завод железобетонных конструкций +» на рынке строительных материалов свыше 60 лет. Оно образовано на базе завода ЖБИ-14, история которого ведет свой отсчет с 1960 года. Именно тогда в Благовещенске начали производить железобетонные и бетонные изделия.</t>
         </is>
       </c>
-      <c r="N42" t="s">
-[...2 lines deleted...]
-      <c r="O42" t="inlineStr">
+      <c r="N47" t="s">
+        <v>25</v>
+      </c>
+      <c r="O47" t="inlineStr">
         <is>
           <t>ЖБИ для инженерных систем городской инфраструктуры, Плиты перекрытия, дорожные, лотки для теплотрасс и плиты канальные, Комплект погреба, блоки стен подвала, перемычки, сваи, прогоны, Лестничные марши, ступени, элементы ограждений</t>
         </is>
       </c>
-      <c r="P42" t="s">
+      <c r="P47" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="43">
-[...6 lines deleted...]
-      <c r="C43" s="2">
+    <row r="48">
+      <c r="A48" t="s">
+        <v>425</v>
+      </c>
+      <c r="B48" t="s">
+        <v>425</v>
+      </c>
+      <c r="C48" s="2">
         <v>1092801003680</v>
       </c>
-      <c r="D43">
+      <c r="D48">
         <v>2801142272</v>
       </c>
-      <c r="E43" t="s" s="3">
-[...23 lines deleted...]
-      <c r="M43" t="inlineStr" s="5">
+      <c r="E48" t="s" s="3">
+        <v>426</v>
+      </c>
+      <c r="F48" t="s">
+        <v>427</v>
+      </c>
+      <c r="G48" t="s">
+        <v>428</v>
+      </c>
+      <c r="H48" t="s" s="4">
+        <v>429</v>
+      </c>
+      <c r="I48" t="s">
+        <v>430</v>
+      </c>
+      <c r="J48" t="s">
+        <v>431</v>
+      </c>
+      <c r="K48" t="s" s="4">
+        <v>432</v>
+      </c>
+      <c r="L48" t="s">
+        <v>433</v>
+      </c>
+      <c r="M48" t="inlineStr" s="5">
         <is>
           <t>АО «ЗЖБИ №13» на рынке производства строительных материалов существует с 1956 года по производству сборного железобетона проектной мощностью 12.5 тыс.м3 в год и начал свою деятельность завод железобетонных изделий №13 фирмы «Амуржелезобетон» – первый в Амурской области.
 За время деятельности компания завоевала себе репутацию надежного партнера. Клиентами Завода ЖБИ №13 являются такие крупные предприятия области как АО «Трест Гидромонтаж», ООО «СМУ», АО «Ленгазспецстрой», АО «Гидромонтаж», ООО «Гранит ДВ», АО ТЭК МОСЭНЕРГО, Филиал Акционерной компании «Ямата ятырым иншаат туризм ве тиджарет ононим ширкети», ООО «СТНГ Восток»
 Еще один важный момент – это ценовая политика Завода ЖБИ №13. Реализация продукции Завода осуществляется непосредственно с завода без посредников, что позволяет покупателям приобретать продукцию без каких-либо дополнительных наценок.
 Кроме того Завод не ограничивается только выпуском стандартных железобетонных конструкций. Предприятие может выпустить индивидуальные конструкции на основании чертежей заказчика. А также оказывает услуги в вопросах частного строительства - подбор и комплектация необходимых строительных материалов в соответствии с проектным планом строения (будь то дом, гараж или магазин) и заканчивая доставкой груза к объекту строительства.</t>
         </is>
       </c>
-      <c r="N43" t="s">
-[...2 lines deleted...]
-      <c r="O43" t="inlineStr">
+      <c r="N48" t="s">
+        <v>25</v>
+      </c>
+      <c r="O48" t="inlineStr">
         <is>
           <t>ЖБИ для дорожного строительства, Комплектация подстанции и сетевой железобетон и фундаменты ЛЭП, Лотки и водопроводные кольца, Плиты забора и фундаменты к ним, Плиты перекрытий и перемычки, Производство товарного бетона, Стеновые фундаментные блоки и сваи в т.ч. для ЛЭП, Услуги производственной лаборатории</t>
         </is>
       </c>
-      <c r="P43" t="s">
-[...10 lines deleted...]
-      <c r="C44" s="2">
+      <c r="P48" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>434</v>
+      </c>
+      <c r="B49" t="s">
+        <v>434</v>
+      </c>
+      <c r="C49" s="2">
         <v>1172801000360</v>
       </c>
-      <c r="D44">
+      <c r="D49">
         <v>2801227198</v>
       </c>
-      <c r="E44" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I44" t="s">
+      <c r="E49" t="s" s="3">
+        <v>435</v>
+      </c>
+      <c r="F49" t="s">
+        <v>436</v>
+      </c>
+      <c r="G49" t="s">
+        <v>437</v>
+      </c>
+      <c r="H49" t="s" s="4">
+        <v>438</v>
+      </c>
+      <c r="I49" t="s">
         <v>65</v>
       </c>
-      <c r="J44" t="s">
+      <c r="J49" t="s">
         <v>66</v>
       </c>
-      <c r="K44" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M44" t="inlineStr" s="5">
+      <c r="K49" t="s" s="4">
+        <v>439</v>
+      </c>
+      <c r="L49" t="s">
+        <v>440</v>
+      </c>
+      <c r="M49" t="inlineStr" s="5">
         <is>
           <t>«Инжиниринг АПК ДВ» — инжиниринговая компания полного цикла. Мы оказываем услуги малого и среднего бизнеса аграрной сферы, пищевой и перерабатывающей промышленности. Работаем как на территории Амурской области, так и по Дальневосточному региону.
 Основные направления в работе:
 1.  Производство сельскохозяйственного оборудования (растениеводство, животноводство);
 2. Производство комплектующих, запасных частей для сельскохозяйственного оборудования (растениеводство, животноводство);
 3. Проектирование и строительство объектов сельскохозяйственного назначения (зерноочистительные комплексы, семенные заводы, сооружения для хранения зерна);
 4. Производство комплектующих, запасных частей для сельскохозяйственных машин.</t>
         </is>
       </c>
-      <c r="N44" t="s">
-[...2 lines deleted...]
-      <c r="O44" t="inlineStr">
+      <c r="N49" t="s">
+        <v>25</v>
+      </c>
+      <c r="O49" t="inlineStr">
         <is>
           <t>Сельскохозяйственное оборудование, Комплектующие, запасные части для сельскохозяйственного оборудования, Комплектующие, запасные части для сельскохозяйственных машин</t>
         </is>
       </c>
-      <c r="P44" t="s">
+      <c r="P49" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="45">
-[...6 lines deleted...]
-      <c r="C45" s="2">
+    <row r="50">
+      <c r="A50" t="s">
+        <v>441</v>
+      </c>
+      <c r="B50" t="s">
+        <v>441</v>
+      </c>
+      <c r="C50" s="2">
         <v>1192801000204</v>
       </c>
-      <c r="D45">
+      <c r="D50">
         <v>2801246514</v>
       </c>
-      <c r="E45" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I45" t="s">
+      <c r="E50" t="s" s="3">
+        <v>442</v>
+      </c>
+      <c r="F50" t="s">
+        <v>443</v>
+      </c>
+      <c r="G50" t="s">
+        <v>444</v>
+      </c>
+      <c r="H50" t="s" s="4">
+        <v>445</v>
+      </c>
+      <c r="I50" t="s">
         <v>65</v>
       </c>
-      <c r="J45" t="s">
+      <c r="J50" t="s">
         <v>66</v>
       </c>
-      <c r="K45" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M45" t="inlineStr" s="5">
+      <c r="K50" t="s" s="4">
+        <v>446</v>
+      </c>
+      <c r="L50" t="s">
+        <v>447</v>
+      </c>
+      <c r="M50" t="inlineStr" s="5">
         <is>
           <t>Компания Центр кровли - один из крупнейших производителей и поставщиков кровельных, фасадных и оградительных материалов на Дальнем Востоке. Компания выпускает широкий ассортимент материалов из оцинкованной стали и оцинкованной стали с полимерным покрытием.
 ЦК осуществляет весь комплекс услуг: расчет количества необходимых материалов, распил, упаковка, погрузка и доставка.
 В состав компании ЦК входят шесть заводов и десять филиалов с офисами продаж, торговыми залами и складскими помещениями в Хабаровске, Артеме, Уссурийске, Находке, Южно-Сахалинске, Благовещенске, Иркутске и Красноярске.
 Центр Кровли 20 лет на рынке.
 Продукция компании ЦК поставляется в различные регионы России, а также в Монголию и в Австралию.</t>
         </is>
       </c>
-      <c r="N45" t="s">
-[...5 lines deleted...]
-      <c r="P45" t="s">
+      <c r="N50" t="s">
+        <v>25</v>
+      </c>
+      <c r="O50" t="s">
+        <v>448</v>
+      </c>
+      <c r="P50" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="46">
-[...6 lines deleted...]
-      <c r="C46" s="2">
+    <row r="51">
+      <c r="A51" t="s">
+        <v>449</v>
+      </c>
+      <c r="B51" t="s">
+        <v>449</v>
+      </c>
+      <c r="C51" s="2">
         <v>1152801001572</v>
       </c>
-      <c r="D46">
+      <c r="D51">
         <v>2801205606</v>
       </c>
-      <c r="E46" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I46" t="s">
+      <c r="E51" t="s" s="3">
+        <v>450</v>
+      </c>
+      <c r="F51" t="s">
+        <v>451</v>
+      </c>
+      <c r="G51" t="s">
+        <v>452</v>
+      </c>
+      <c r="H51" t="s">
+        <v>453</v>
+      </c>
+      <c r="I51" t="s">
         <v>65</v>
       </c>
-      <c r="J46" t="s">
+      <c r="J51" t="s">
         <v>66</v>
       </c>
-      <c r="K46" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M46" t="inlineStr">
+      <c r="K51" t="s" s="4">
+        <v>454</v>
+      </c>
+      <c r="L51" t="s">
+        <v>455</v>
+      </c>
+      <c r="M51" t="inlineStr">
         <is>
           <t>Организация на рынке более 15 лет. Занимается изготовлением изделий из искусственного кварцевого и акрилового камней (столешницы, подоконники, мебель для ванной комнаты, стеновые панели).</t>
         </is>
       </c>
-      <c r="N46" t="s">
-[...2 lines deleted...]
-      <c r="O46" t="inlineStr">
+      <c r="N51" t="s">
+        <v>25</v>
+      </c>
+      <c r="O51" t="inlineStr">
         <is>
           <t>Столешницы из искусственного кварцевого и акрилового камня, Мебель для ванной комнаты из искусственного кварцевого и акрилового камня, Подоконники из искусственного кварцевого и акрилового камня, Стеновые панели из искусственного кварцевого и акрилового камня</t>
         </is>
       </c>
-      <c r="P46" t="s">
-[...10 lines deleted...]
-      <c r="C47" s="2">
+      <c r="P51" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>457</v>
+      </c>
+      <c r="B52" t="s">
+        <v>457</v>
+      </c>
+      <c r="C52" s="2">
         <v>1122801005469</v>
       </c>
-      <c r="D47">
+      <c r="D52">
         <v>2801173104</v>
       </c>
-      <c r="E47" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H47" t="s">
+      <c r="E52" t="s" s="3">
+        <v>458</v>
+      </c>
+      <c r="F52" t="s">
+        <v>459</v>
+      </c>
+      <c r="G52" t="s">
+        <v>460</v>
+      </c>
+      <c r="H52" t="s">
         <v>33</v>
       </c>
-      <c r="I47" t="s">
+      <c r="I52" t="s">
         <v>65</v>
       </c>
-      <c r="J47" t="s">
+      <c r="J52" t="s">
         <v>66</v>
       </c>
-      <c r="K47" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M47" t="inlineStr">
+      <c r="K52" t="s" s="4">
+        <v>461</v>
+      </c>
+      <c r="L52" t="s">
+        <v>462</v>
+      </c>
+      <c r="M52" t="inlineStr">
         <is>
           <t>Торгово-производственная компания Амур Бетон приглашает всех, кто начал строительство или ремонт. Здесь можно купить бетон и раствор. Менеджеры постоянно проверяют ассортимент и стремятся сделать так, чтобы востребованный товар и последние новинки всегда были на складе. А если нужная вам продукция закончится, администратор может оформить предзаказ. Тем же, у кого возникнут трудности с выбором, консультант подберет достойный вариант, учитывая все критерии.</t>
         </is>
       </c>
-      <c r="N47" t="s">
-[...5 lines deleted...]
-      <c r="P47" t="s">
+      <c r="N52" t="s">
+        <v>25</v>
+      </c>
+      <c r="O52" t="s">
+        <v>463</v>
+      </c>
+      <c r="P52" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="48">
-[...6 lines deleted...]
-      <c r="C48" s="2">
+    <row r="53">
+      <c r="A53" t="s">
+        <v>464</v>
+      </c>
+      <c r="B53" t="s">
+        <v>464</v>
+      </c>
+      <c r="C53" s="2">
         <v>1112801007879</v>
       </c>
-      <c r="D48">
+      <c r="D53">
         <v>2801165030</v>
       </c>
-      <c r="E48" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H48" t="s">
+      <c r="E53" t="s" s="3">
+        <v>465</v>
+      </c>
+      <c r="F53" t="s">
+        <v>466</v>
+      </c>
+      <c r="G53" t="s">
+        <v>467</v>
+      </c>
+      <c r="H53" t="s">
         <v>33</v>
       </c>
-      <c r="I48" t="s">
+      <c r="I53" t="s">
         <v>65</v>
       </c>
-      <c r="J48" t="s">
+      <c r="J53" t="s">
         <v>66</v>
       </c>
-      <c r="K48" t="s">
-[...14 lines deleted...]
-      <c r="P48" t="s">
+      <c r="K53" t="s">
+        <v>468</v>
+      </c>
+      <c r="L53" t="s">
+        <v>469</v>
+      </c>
+      <c r="M53" t="s">
+        <v>470</v>
+      </c>
+      <c r="N53" t="s">
+        <v>25</v>
+      </c>
+      <c r="O53" t="s">
+        <v>471</v>
+      </c>
+      <c r="P53" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="49">
-[...6 lines deleted...]
-      <c r="C49" s="2">
+    <row r="54">
+      <c r="A54" t="s">
+        <v>472</v>
+      </c>
+      <c r="B54" t="s">
+        <v>473</v>
+      </c>
+      <c r="C54" s="2">
+        <v>1142807000445</v>
+      </c>
+      <c r="D54">
+        <v>2807043990</v>
+      </c>
+      <c r="E54" t="s" s="3">
+        <v>474</v>
+      </c>
+      <c r="F54" t="s">
+        <v>475</v>
+      </c>
+      <c r="G54" t="s">
+        <v>476</v>
+      </c>
+      <c r="H54" t="s" s="4">
+        <v>477</v>
+      </c>
+      <c r="I54" t="s">
+        <v>478</v>
+      </c>
+      <c r="J54" t="s">
+        <v>479</v>
+      </c>
+      <c r="K54" t="s">
+        <v>480</v>
+      </c>
+      <c r="L54" t="s">
+        <v>481</v>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>Амурский газохимический комплекс (АГХК) — это совместное предприятие СИБУРа и China Petroleum &amp; Chemical Corporation (Sinopec). АГХК технологически связан с Амурским газоперерабатывающим заводом (АГПЗ) «Газпрома». Сырьем для АГХК является этановая фракция и сжиженные углеводородные газы (СУГ), которые производятся на Амурском ГПЗ.</t>
+        </is>
+      </c>
+      <c r="N54" t="s">
+        <v>25</v>
+      </c>
+      <c r="O54" t="s">
+        <v>482</v>
+      </c>
+      <c r="P54" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>484</v>
+      </c>
+      <c r="B55" t="s">
+        <v>485</v>
+      </c>
+      <c r="C55" s="2">
         <v>319280100029770</v>
       </c>
-      <c r="D49" s="2">
+      <c r="D55" s="2">
         <v>280600923889</v>
       </c>
-      <c r="E49" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H49" t="s">
+      <c r="E55" t="s" s="3">
+        <v>486</v>
+      </c>
+      <c r="F55" t="s">
+        <v>487</v>
+      </c>
+      <c r="G55" t="s">
+        <v>488</v>
+      </c>
+      <c r="H55" t="s">
         <v>33</v>
       </c>
-      <c r="I49" t="s">
+      <c r="I55" t="s">
         <v>153</v>
       </c>
-      <c r="J49" t="s">
+      <c r="J55" t="s">
         <v>154</v>
       </c>
-      <c r="K49" t="s">
+      <c r="K55" t="s">
         <v>152</v>
       </c>
-      <c r="L49" t="s">
-[...22 lines deleted...]
-      <c r="C50" s="2">
+      <c r="L55" t="s">
+        <v>489</v>
+      </c>
+      <c r="M55" t="s">
+        <v>490</v>
+      </c>
+      <c r="N55" t="s">
+        <v>25</v>
+      </c>
+      <c r="O55" t="s">
+        <v>270</v>
+      </c>
+      <c r="P55" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>491</v>
+      </c>
+      <c r="B56" t="s">
+        <v>491</v>
+      </c>
+      <c r="C56" s="2">
         <v>1022800513273</v>
       </c>
-      <c r="D50">
+      <c r="D56">
         <v>2801082721</v>
       </c>
-      <c r="E50" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I50" t="s">
+      <c r="E56" t="s" s="3">
+        <v>492</v>
+      </c>
+      <c r="F56" t="s">
+        <v>493</v>
+      </c>
+      <c r="G56" t="s">
+        <v>494</v>
+      </c>
+      <c r="H56" t="s">
+        <v>495</v>
+      </c>
+      <c r="I56" t="s">
         <v>65</v>
       </c>
-      <c r="J50" t="s">
+      <c r="J56" t="s">
         <v>66</v>
       </c>
-      <c r="K50" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M50" t="inlineStr">
+      <c r="K56" t="s" s="4">
+        <v>496</v>
+      </c>
+      <c r="L56" t="s">
+        <v>497</v>
+      </c>
+      <c r="M56" t="inlineStr">
         <is>
           <t>ООО "Ключель" одно из самых крупных предприятий по производству безалкогольных напитков на сахаре, минеральной и питьевой воды, кваса живого брожения на Дальнем Востоке.</t>
         </is>
       </c>
-      <c r="N50" t="s">
-[...16 lines deleted...]
-      <c r="C51" s="2">
+      <c r="N56" t="s">
+        <v>498</v>
+      </c>
+      <c r="O56" t="s">
+        <v>499</v>
+      </c>
+      <c r="P56" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>501</v>
+      </c>
+      <c r="B57" t="s">
+        <v>501</v>
+      </c>
+      <c r="C57" s="2">
         <v>1142801003850</v>
       </c>
-      <c r="D51">
+      <c r="D57">
         <v>2801195517</v>
       </c>
-      <c r="E51" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I51" t="s">
+      <c r="E57" t="s" s="3">
+        <v>502</v>
+      </c>
+      <c r="F57" t="s">
+        <v>503</v>
+      </c>
+      <c r="G57" t="s">
+        <v>504</v>
+      </c>
+      <c r="H57" t="s">
+        <v>505</v>
+      </c>
+      <c r="I57" t="s">
         <v>65</v>
       </c>
-      <c r="J51" t="s">
+      <c r="J57" t="s">
         <v>66</v>
       </c>
-      <c r="K51" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M51" t="inlineStr" s="5">
+      <c r="K57" t="s" s="4">
+        <v>506</v>
+      </c>
+      <c r="L57" t="s">
+        <v>507</v>
+      </c>
+      <c r="M57" t="inlineStr" s="5">
         <is>
           <t>«Амурские Краски» – производитель широкого ассортимента акриловых водно-дисперсионных лакокрасочных материалов: современные и практичные продукты от грунтовок до красок специального назначения и гидроизоляции. Наше производство осуществляет разработку и изготовление новых продуктов под заказ, необходимые требования, для решения конкретных задач. 
 Акриловые водно-дисперсионные ЛКМ – это экологичные продукты, не обладающие резким запахом, использование которых возможно в детских, медицинских, спортивных учреждениях без необходимости эвакуации людей.</t>
         </is>
       </c>
-      <c r="N51" t="s">
-[...5 lines deleted...]
-      <c r="P51" t="s">
+      <c r="N57" t="s">
+        <v>25</v>
+      </c>
+      <c r="O57" t="s">
+        <v>508</v>
+      </c>
+      <c r="P57" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="52">
-[...6 lines deleted...]
-      <c r="C52" s="2">
+    <row r="58">
+      <c r="A58" t="s">
+        <v>509</v>
+      </c>
+      <c r="B58" t="s">
+        <v>509</v>
+      </c>
+      <c r="C58" s="2">
         <v>1152801007149</v>
       </c>
-      <c r="D52">
+      <c r="D58">
         <v>2801210966</v>
       </c>
-      <c r="E52" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I52" t="s">
+      <c r="E58" t="s" s="3">
+        <v>510</v>
+      </c>
+      <c r="F58" t="s">
+        <v>511</v>
+      </c>
+      <c r="G58" t="s">
+        <v>512</v>
+      </c>
+      <c r="H58" t="s">
+        <v>513</v>
+      </c>
+      <c r="I58" t="s">
         <v>65</v>
       </c>
-      <c r="J52" t="s">
+      <c r="J58" t="s">
         <v>66</v>
       </c>
-      <c r="K52" t="s" s="4">
-[...14 lines deleted...]
-      <c r="P52" t="s">
+      <c r="K58" t="s" s="4">
+        <v>514</v>
+      </c>
+      <c r="L58" t="s">
+        <v>515</v>
+      </c>
+      <c r="M58" t="s">
+        <v>516</v>
+      </c>
+      <c r="N58" t="s">
+        <v>25</v>
+      </c>
+      <c r="O58" t="s">
+        <v>279</v>
+      </c>
+      <c r="P58" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="53">
-[...6 lines deleted...]
-      <c r="C53" s="2">
+    <row r="59">
+      <c r="A59" t="s">
+        <v>517</v>
+      </c>
+      <c r="B59" t="s">
+        <v>517</v>
+      </c>
+      <c r="C59" s="2">
         <v>1152804000590</v>
       </c>
-      <c r="D53">
+      <c r="D59">
         <v>2822003985</v>
       </c>
-      <c r="E53" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H53" t="s">
+      <c r="E59" t="s" s="3">
+        <v>518</v>
+      </c>
+      <c r="F59" t="s">
+        <v>519</v>
+      </c>
+      <c r="G59" t="s">
+        <v>520</v>
+      </c>
+      <c r="H59" t="s">
         <v>33</v>
       </c>
-      <c r="I53" t="s">
-[...31 lines deleted...]
-      <c r="C54" s="2">
+      <c r="I59" t="s">
+        <v>521</v>
+      </c>
+      <c r="J59" t="s">
+        <v>522</v>
+      </c>
+      <c r="K59" t="s" s="4">
+        <v>523</v>
+      </c>
+      <c r="L59" t="s">
+        <v>524</v>
+      </c>
+      <c r="M59" t="s">
+        <v>525</v>
+      </c>
+      <c r="N59" t="s">
+        <v>25</v>
+      </c>
+      <c r="O59" t="s">
+        <v>526</v>
+      </c>
+      <c r="P59" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>528</v>
+      </c>
+      <c r="B60" t="s">
+        <v>528</v>
+      </c>
+      <c r="C60" s="2">
         <v>1022800515715</v>
       </c>
-      <c r="D54">
+      <c r="D60">
         <v>2801069343</v>
       </c>
-      <c r="E54" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I54" t="s">
+      <c r="E60" t="s" s="3">
+        <v>529</v>
+      </c>
+      <c r="F60" t="s">
+        <v>530</v>
+      </c>
+      <c r="G60" t="s">
+        <v>531</v>
+      </c>
+      <c r="H60" t="s">
+        <v>532</v>
+      </c>
+      <c r="I60" t="s">
         <v>65</v>
       </c>
-      <c r="J54" t="s">
+      <c r="J60" t="s">
         <v>66</v>
       </c>
-      <c r="K54" t="s">
-[...5 lines deleted...]
-      <c r="M54" t="inlineStr">
+      <c r="K60" t="s">
+        <v>533</v>
+      </c>
+      <c r="L60" t="s">
+        <v>534</v>
+      </c>
+      <c r="M60" t="inlineStr">
         <is>
           <t>Акционерное общество «АСФАЛЬТ» — крупное предприятие, занимающее лидирующую позицию на рынке дорожно-строительных работ и в сфере производства асфальтобетона, щебня и других строительных материалов на Дальнем Востоке.</t>
         </is>
       </c>
-      <c r="N54" t="s">
-[...5 lines deleted...]
-      <c r="P54" t="s">
+      <c r="N60" t="s">
+        <v>25</v>
+      </c>
+      <c r="O60" t="s">
+        <v>535</v>
+      </c>
+      <c r="P60" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="55">
-[...6 lines deleted...]
-      <c r="C55" s="2">
+    <row r="61">
+      <c r="A61" t="s">
+        <v>536</v>
+      </c>
+      <c r="B61" t="s">
+        <v>536</v>
+      </c>
+      <c r="C61" s="2">
         <v>1102801006934</v>
       </c>
-      <c r="D55">
+      <c r="D61">
         <v>2801151781</v>
       </c>
-      <c r="E55" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I55" t="s">
+      <c r="E61" t="s" s="3">
+        <v>537</v>
+      </c>
+      <c r="F61" t="s">
+        <v>538</v>
+      </c>
+      <c r="G61" t="s">
+        <v>539</v>
+      </c>
+      <c r="H61" t="s">
+        <v>540</v>
+      </c>
+      <c r="I61" t="s">
         <v>65</v>
       </c>
-      <c r="J55" t="s">
+      <c r="J61" t="s">
         <v>66</v>
       </c>
-      <c r="K55" t="s">
-[...14 lines deleted...]
-      <c r="P55" t="s">
+      <c r="K61" t="s">
+        <v>541</v>
+      </c>
+      <c r="L61" t="s">
+        <v>542</v>
+      </c>
+      <c r="M61" t="s">
+        <v>543</v>
+      </c>
+      <c r="N61" t="s">
+        <v>25</v>
+      </c>
+      <c r="O61" t="s">
+        <v>544</v>
+      </c>
+      <c r="P61" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="56">
-[...6 lines deleted...]
-      <c r="C56" s="2">
+    <row r="62">
+      <c r="A62" t="s">
+        <v>545</v>
+      </c>
+      <c r="B62" t="s">
+        <v>545</v>
+      </c>
+      <c r="C62" s="2">
         <v>1132801002300</v>
       </c>
-      <c r="D56">
+      <c r="D62">
         <v>2801183085</v>
       </c>
-      <c r="E56" t="s" s="3">
-[...2 lines deleted...]
-      <c r="F56" t="s">
+      <c r="E62" t="s" s="3">
+        <v>546</v>
+      </c>
+      <c r="F62" t="s">
         <v>141</v>
       </c>
-      <c r="G56" t="s">
-[...5 lines deleted...]
-      <c r="I56" t="s">
+      <c r="G62" t="s">
+        <v>547</v>
+      </c>
+      <c r="H62" t="s" s="4">
+        <v>548</v>
+      </c>
+      <c r="I62" t="s">
         <v>65</v>
       </c>
-      <c r="J56" t="s">
+      <c r="J62" t="s">
         <v>66</v>
       </c>
-      <c r="K56" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M56" t="inlineStr">
+      <c r="K62" t="s" s="4">
+        <v>549</v>
+      </c>
+      <c r="L62" t="s">
+        <v>550</v>
+      </c>
+      <c r="M62" t="inlineStr">
         <is>
           <t>ООО «ЖБИ Монолит» входит в состав группы компаний Монолит и основной деятельностью предприятия является изготовление и реализация железобетонных изделий, таких как плиты перекрытия, фундаментные блоки, перемычки, сваи, опоры, лестничные марши и другие изделия ЖБИ.</t>
         </is>
       </c>
-      <c r="N56" t="s">
-[...2 lines deleted...]
-      <c r="O56" t="inlineStr">
+      <c r="N62" t="s">
+        <v>25</v>
+      </c>
+      <c r="O62" t="inlineStr">
         <is>
           <t>Товарный бетон, Плиты дорожные, плиты перекрытия, фундаментные блоки, Камень бетонный бортовой, Лестничные марши, Кольца, поддоны, крышки, лотки, опорные подушки, Электроопоры, сваи, бруски, перемычки</t>
         </is>
       </c>
-      <c r="P56" t="s">
+      <c r="P62" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="57">
-[...6 lines deleted...]
-      <c r="C57" s="2">
+    <row r="63">
+      <c r="A63" t="s">
+        <v>551</v>
+      </c>
+      <c r="B63" t="s">
+        <v>551</v>
+      </c>
+      <c r="C63" s="2">
         <v>1232800004260</v>
       </c>
-      <c r="D57">
+      <c r="D63">
         <v>2801275258</v>
       </c>
-      <c r="E57" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H57" t="s">
+      <c r="E63" t="s" s="3">
+        <v>552</v>
+      </c>
+      <c r="F63" t="s">
+        <v>553</v>
+      </c>
+      <c r="G63" t="s">
+        <v>554</v>
+      </c>
+      <c r="H63" t="s">
         <v>33</v>
       </c>
-      <c r="I57" t="s">
+      <c r="I63" t="s">
         <v>65</v>
       </c>
-      <c r="J57" t="s">
+      <c r="J63" t="s">
         <v>66</v>
       </c>
-      <c r="K57" t="s" s="4">
-[...14 lines deleted...]
-      <c r="P57" t="s">
+      <c r="K63" t="s" s="4">
+        <v>555</v>
+      </c>
+      <c r="L63" t="s">
+        <v>556</v>
+      </c>
+      <c r="M63" t="s">
+        <v>557</v>
+      </c>
+      <c r="N63" t="s">
+        <v>25</v>
+      </c>
+      <c r="O63" t="s">
+        <v>558</v>
+      </c>
+      <c r="P63" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="58">
-[...6 lines deleted...]
-      <c r="C58" s="2">
+    <row r="64">
+      <c r="A64" t="s">
+        <v>559</v>
+      </c>
+      <c r="B64" t="s">
+        <v>560</v>
+      </c>
+      <c r="C64" s="2">
+        <v>1142801009317</v>
+      </c>
+      <c r="D64">
+        <v>2801201640</v>
+      </c>
+      <c r="E64" t="s" s="3">
+        <v>561</v>
+      </c>
+      <c r="F64" t="s">
+        <v>562</v>
+      </c>
+      <c r="G64" t="s">
+        <v>563</v>
+      </c>
+      <c r="H64" t="s" s="4">
+        <v>564</v>
+      </c>
+      <c r="I64" t="s">
+        <v>65</v>
+      </c>
+      <c r="J64" t="s">
+        <v>66</v>
+      </c>
+      <c r="K64" t="s">
+        <v>565</v>
+      </c>
+      <c r="L64" t="s">
+        <v>566</v>
+      </c>
+      <c r="M64" t="inlineStr" s="5">
+        <is>
+          <t>Торгово-производственная компания ООО «ПромСтрой» входит в группу компаний (ИП Малышев, ООО «БлагЖДсервис»), занимающихся различными видами бизнеса.
+ООО «ПромСтрой» динамично развивающееся предприятие, известное в Приамурье высоким качеством и надежностью производимых строительных материалов.</t>
+        </is>
+      </c>
+      <c r="N64" t="s">
+        <v>25</v>
+      </c>
+      <c r="O64" t="s">
+        <v>567</v>
+      </c>
+      <c r="P64" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>568</v>
+      </c>
+      <c r="B65" t="s">
+        <v>568</v>
+      </c>
+      <c r="C65" s="2">
         <v>1122801012641</v>
       </c>
-      <c r="D58">
+      <c r="D65">
         <v>2801180278</v>
       </c>
-      <c r="E58" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I58" t="s">
+      <c r="E65" t="s" s="3">
+        <v>569</v>
+      </c>
+      <c r="F65" t="s">
+        <v>570</v>
+      </c>
+      <c r="G65" t="s">
+        <v>571</v>
+      </c>
+      <c r="H65" t="s">
+        <v>572</v>
+      </c>
+      <c r="I65" t="s">
         <v>65</v>
       </c>
-      <c r="J58" t="s">
+      <c r="J65" t="s">
         <v>66</v>
       </c>
-      <c r="K58" t="s">
+      <c r="K65" t="s">
         <v>152</v>
       </c>
-      <c r="L58" t="s">
-[...22 lines deleted...]
-      <c r="C59" s="2">
+      <c r="L65" t="s">
+        <v>573</v>
+      </c>
+      <c r="M65" t="s">
+        <v>574</v>
+      </c>
+      <c r="N65" t="s">
+        <v>25</v>
+      </c>
+      <c r="O65" t="s">
+        <v>575</v>
+      </c>
+      <c r="P65" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>576</v>
+      </c>
+      <c r="B66" t="s">
+        <v>576</v>
+      </c>
+      <c r="C66" s="2">
         <v>1152801010427</v>
       </c>
-      <c r="D59">
+      <c r="D66">
         <v>2801214030</v>
       </c>
-      <c r="E59" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H59" t="s">
+      <c r="E66" t="s" s="3">
+        <v>577</v>
+      </c>
+      <c r="F66" t="s">
+        <v>578</v>
+      </c>
+      <c r="G66" t="s">
+        <v>579</v>
+      </c>
+      <c r="H66" t="s">
         <v>33</v>
       </c>
-      <c r="I59" t="s">
+      <c r="I66" t="s">
         <v>65</v>
       </c>
-      <c r="J59" t="s">
+      <c r="J66" t="s">
         <v>66</v>
       </c>
-      <c r="K59" t="s">
+      <c r="K66" t="s">
         <v>152</v>
       </c>
-      <c r="L59" t="s">
-[...2 lines deleted...]
-      <c r="M59" t="inlineStr">
+      <c r="L66" t="s">
+        <v>580</v>
+      </c>
+      <c r="M66" t="inlineStr">
         <is>
           <t>Производство сувениров: монеты, медали, значки, магниты, брелоки. Чеканка монет в туристических местах города: парк, набережная р. Амур и т.д. Торговые наименования: «Кузница Счастья», «Амурский Сувенир».</t>
         </is>
       </c>
-      <c r="N59" t="s">
-[...16 lines deleted...]
-      <c r="C60" s="2">
+      <c r="N66" t="s">
+        <v>25</v>
+      </c>
+      <c r="O66" t="s">
+        <v>581</v>
+      </c>
+      <c r="P66" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>583</v>
+      </c>
+      <c r="B67" t="s">
+        <v>583</v>
+      </c>
+      <c r="C67" s="2">
         <v>1112801006163</v>
       </c>
-      <c r="D60">
+      <c r="D67">
         <v>2801163804</v>
       </c>
-      <c r="E60" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H60" t="s">
+      <c r="E67" t="s" s="3">
+        <v>584</v>
+      </c>
+      <c r="F67" t="s">
+        <v>585</v>
+      </c>
+      <c r="G67" t="s">
+        <v>586</v>
+      </c>
+      <c r="H67" t="s">
         <v>33</v>
       </c>
-      <c r="I60" t="s">
+      <c r="I67" t="s">
         <v>65</v>
       </c>
-      <c r="J60" t="s">
+      <c r="J67" t="s">
         <v>66</v>
       </c>
-      <c r="K60" t="s" s="4">
-[...14 lines deleted...]
-      <c r="P60" t="s">
+      <c r="K67" t="s" s="4">
+        <v>587</v>
+      </c>
+      <c r="L67" t="s">
+        <v>588</v>
+      </c>
+      <c r="M67" t="s">
+        <v>589</v>
+      </c>
+      <c r="N67" t="s">
+        <v>25</v>
+      </c>
+      <c r="O67" t="s">
+        <v>590</v>
+      </c>
+      <c r="P67" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="61">
-[...6 lines deleted...]
-      <c r="C61" s="2">
+    <row r="68">
+      <c r="A68" t="s">
+        <v>591</v>
+      </c>
+      <c r="B68" t="s">
+        <v>591</v>
+      </c>
+      <c r="C68" s="2">
         <v>1192801002888</v>
       </c>
-      <c r="D61">
+      <c r="D68">
         <v>2801248342</v>
       </c>
-      <c r="E61" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I61" t="s">
+      <c r="E68" t="s" s="3">
+        <v>592</v>
+      </c>
+      <c r="F68" t="s">
+        <v>593</v>
+      </c>
+      <c r="G68" t="s">
+        <v>594</v>
+      </c>
+      <c r="H68" t="s">
+        <v>595</v>
+      </c>
+      <c r="I68" t="s">
         <v>65</v>
       </c>
-      <c r="J61" t="s">
+      <c r="J68" t="s">
         <v>66</v>
       </c>
-      <c r="K61" t="s" s="4">
-[...14 lines deleted...]
-      <c r="P61" t="s">
+      <c r="K68" t="s" s="4">
+        <v>596</v>
+      </c>
+      <c r="L68" t="s" s="3">
+        <v>597</v>
+      </c>
+      <c r="M68" t="s">
+        <v>598</v>
+      </c>
+      <c r="N68" t="s">
+        <v>25</v>
+      </c>
+      <c r="O68" t="s">
+        <v>599</v>
+      </c>
+      <c r="P68" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="62">
-[...6 lines deleted...]
-      <c r="C62" s="2">
+    <row r="69">
+      <c r="A69" t="s">
+        <v>600</v>
+      </c>
+      <c r="B69" t="s">
+        <v>601</v>
+      </c>
+      <c r="C69" s="2">
         <v>304280429600160</v>
       </c>
-      <c r="D62" s="2">
+      <c r="D69" s="2">
         <v>280400045605</v>
       </c>
-      <c r="E62" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H62" t="s">
+      <c r="E69" t="s" s="3">
+        <v>265</v>
+      </c>
+      <c r="F69" t="s">
+        <v>487</v>
+      </c>
+      <c r="G69" t="s">
+        <v>602</v>
+      </c>
+      <c r="H69" t="s">
         <v>33</v>
       </c>
-      <c r="I62" t="s">
+      <c r="I69" t="s">
         <v>153</v>
       </c>
-      <c r="J62" t="s">
+      <c r="J69" t="s">
         <v>154</v>
       </c>
-      <c r="K62" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C63" s="2">
+      <c r="K69" t="s" s="4">
+        <v>603</v>
+      </c>
+      <c r="L69" t="s">
+        <v>604</v>
+      </c>
+      <c r="M69" t="s">
+        <v>605</v>
+      </c>
+      <c r="N69" t="s">
+        <v>25</v>
+      </c>
+      <c r="O69" t="s">
+        <v>270</v>
+      </c>
+      <c r="P69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>606</v>
+      </c>
+      <c r="B70" t="s">
+        <v>607</v>
+      </c>
+      <c r="C70" s="2">
         <v>1132801009406</v>
       </c>
-      <c r="D63">
+      <c r="D70">
         <v>2801189954</v>
       </c>
-      <c r="E63" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H63" t="s">
+      <c r="E70" t="s" s="3">
+        <v>608</v>
+      </c>
+      <c r="F70" t="s">
+        <v>609</v>
+      </c>
+      <c r="G70" t="s">
+        <v>610</v>
+      </c>
+      <c r="H70" t="s">
         <v>33</v>
       </c>
-      <c r="I63" t="s">
+      <c r="I70" t="s">
         <v>65</v>
       </c>
-      <c r="J63" t="s">
+      <c r="J70" t="s">
         <v>66</v>
       </c>
-      <c r="K63" t="s" s="4">
-[...14 lines deleted...]
-      <c r="P63" t="s">
+      <c r="K70" t="s" s="4">
+        <v>611</v>
+      </c>
+      <c r="L70" t="s">
+        <v>612</v>
+      </c>
+      <c r="M70" t="s">
+        <v>613</v>
+      </c>
+      <c r="N70" t="s">
+        <v>25</v>
+      </c>
+      <c r="O70" t="s">
+        <v>279</v>
+      </c>
+      <c r="P70" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="64">
-[...6 lines deleted...]
-      <c r="C64" s="2">
+    <row r="71">
+      <c r="A71" t="s">
+        <v>614</v>
+      </c>
+      <c r="B71" t="s">
+        <v>614</v>
+      </c>
+      <c r="C71" s="2">
         <v>1142804000129</v>
       </c>
-      <c r="D64">
+      <c r="D71">
         <v>2804016420</v>
       </c>
-      <c r="E64" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I64" t="s">
+      <c r="E71" t="s" s="3">
+        <v>615</v>
+      </c>
+      <c r="F71" t="s">
+        <v>616</v>
+      </c>
+      <c r="G71" t="s">
+        <v>617</v>
+      </c>
+      <c r="H71" t="s">
+        <v>618</v>
+      </c>
+      <c r="I71" t="s">
         <v>153</v>
       </c>
-      <c r="J64" t="s">
+      <c r="J71" t="s">
         <v>154</v>
       </c>
-      <c r="K64" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M64" t="inlineStr" s="5">
+      <c r="K71" t="s" s="4">
+        <v>619</v>
+      </c>
+      <c r="L71" t="s">
+        <v>620</v>
+      </c>
+      <c r="M71" t="inlineStr" s="5">
         <is>
           <t>Завод железобетонных изделий ООО «СК АЛЬЯНС» образован 7 Февраля 2014 года в городе Белогорск Амурской области. Основной вид деятельности предприятия – производство товарного бетона, изделий из бетона методом вибропрессования и вибролитья.
 Завод железобетонных изделий ООО «СК АЛЬЯНС» — это предприятие с полным циклом производства изделий из железобетона. За более чем девять лет работы предприятие заработало обоснованный авторитет среди строителей и заказчиков. Основная масса бетонных и железобетонных изделий производится по сериям рабочих чертежей, по ГОСТу, рабочей и проектной документации, а также по индивидуальным чертежам заказчиков. Заказчиками выступают государственные и муниципальные предприятия, частные большие и средние строительные организации, индивидуальные предприниматели, зарубежные строительные компании и другие предприятия.
 Сотрудники завода железобетонных изделий ООО “СК Альянс” – это квалифицированные специалисты, которые работают вместе для производства и поставки качественных железобетонных конструкций. Каждый член команды имеет свою роль и задачу, которую нужно выполнить, чтобы обеспечить безупречное качество работ и продукции.</t>
         </is>
       </c>
-      <c r="N64" t="s">
-[...2 lines deleted...]
-      <c r="O64" t="inlineStr">
+      <c r="N71" t="s">
+        <v>25</v>
+      </c>
+      <c r="O71" t="inlineStr">
         <is>
           <t>Плитка тротуарная, Камень бетонный бортовой, Товарный бетон, Железобетонные изделия, столбы ограждения, панель ограждения, Колодезная продукция, лотки, Плиты дорожные, плиты перекрытия, фундаментные блоки</t>
         </is>
       </c>
-      <c r="P64" t="s">
+      <c r="P71" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="65">
-[...6 lines deleted...]
-      <c r="C65" s="2">
+    <row r="72">
+      <c r="A72" t="s">
+        <v>621</v>
+      </c>
+      <c r="B72" t="s">
+        <v>622</v>
+      </c>
+      <c r="C72" s="2">
         <v>314280107800058</v>
       </c>
-      <c r="D65" s="2">
+      <c r="D72" s="2">
         <v>280101491418</v>
       </c>
-      <c r="E65" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I65" t="s">
+      <c r="E72" t="s" s="3">
+        <v>623</v>
+      </c>
+      <c r="F72" t="s">
+        <v>624</v>
+      </c>
+      <c r="G72" t="s">
+        <v>625</v>
+      </c>
+      <c r="H72" t="s">
+        <v>626</v>
+      </c>
+      <c r="I72" t="s">
         <v>65</v>
       </c>
-      <c r="J65" t="s">
+      <c r="J72" t="s">
         <v>66</v>
       </c>
-      <c r="K65" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M65" t="inlineStr" s="5">
+      <c r="K72" t="s" s="4">
+        <v>627</v>
+      </c>
+      <c r="L72" t="s">
+        <v>628</v>
+      </c>
+      <c r="M72" t="inlineStr" s="5">
         <is>
           <t>Производство мебели: 
 - бытового назначения (кухни, гостиные, спальни, детские комнаты, гардеробные, прихожие, мебель для ванных комнат и др.);
 - для офисов и предприятий торговли (стеллажи, витрины, шкафы, столы, тумбы и др.).</t>
         </is>
       </c>
-      <c r="N65" t="s">
-[...16 lines deleted...]
-      <c r="C66" s="2">
+      <c r="N72" t="s">
+        <v>25</v>
+      </c>
+      <c r="O72" t="s">
+        <v>629</v>
+      </c>
+      <c r="P72" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>630</v>
+      </c>
+      <c r="B73" t="s">
+        <v>631</v>
+      </c>
+      <c r="C73" s="2">
         <v>320280100014041</v>
       </c>
-      <c r="D66" s="2">
+      <c r="D73" s="2">
         <v>281816233470</v>
       </c>
-      <c r="E66" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H66" t="s">
+      <c r="E73" t="s" s="3">
+        <v>632</v>
+      </c>
+      <c r="F73" t="s">
+        <v>633</v>
+      </c>
+      <c r="G73" t="s">
+        <v>634</v>
+      </c>
+      <c r="H73" t="s">
         <v>33</v>
       </c>
-      <c r="I66" t="s">
+      <c r="I73" t="s">
         <v>65</v>
       </c>
-      <c r="J66" t="s">
-[...8 lines deleted...]
-      <c r="M66" t="inlineStr">
+      <c r="J73" t="s">
+        <v>635</v>
+      </c>
+      <c r="K73" t="s" s="4">
+        <v>636</v>
+      </c>
+      <c r="L73" t="s">
+        <v>637</v>
+      </c>
+      <c r="M73" t="inlineStr">
         <is>
           <t>Производство одежды для всей семьи, сшитой с учётом параметров фигуры, брендированной одежды принтами, посвященными Амурской области. Ассортимент продукции: футболки (поло, лонги, топы), худи с замками и без, анораки, брюки (джоггеры, шорты), детские костюмы, кофты, свитшоты.</t>
         </is>
       </c>
-      <c r="N66" t="s">
-[...16 lines deleted...]
-      <c r="C67" s="2">
+      <c r="N73" t="s">
+        <v>25</v>
+      </c>
+      <c r="O73" t="s">
+        <v>638</v>
+      </c>
+      <c r="P73" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>640</v>
+      </c>
+      <c r="B74" t="s">
+        <v>641</v>
+      </c>
+      <c r="C74" s="2">
         <v>321280100031172</v>
       </c>
-      <c r="D67" s="2">
+      <c r="D74" s="2">
         <v>143410045457</v>
       </c>
-      <c r="E67" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I67" t="s">
+      <c r="E74" t="s" s="3">
+        <v>642</v>
+      </c>
+      <c r="F74" t="s">
+        <v>643</v>
+      </c>
+      <c r="G74" t="s">
+        <v>644</v>
+      </c>
+      <c r="H74" t="s" s="4">
+        <v>645</v>
+      </c>
+      <c r="I74" t="s">
         <v>65</v>
       </c>
-      <c r="J67" t="s">
-[...5 lines deleted...]
-      <c r="L67" s="2">
+      <c r="J74" t="s">
+        <v>635</v>
+      </c>
+      <c r="K74" t="s" s="4">
+        <v>646</v>
+      </c>
+      <c r="L74" s="2">
         <v>89098181806</v>
       </c>
-      <c r="M67" t="s">
-[...5 lines deleted...]
-      <c r="O67" t="inlineStr">
+      <c r="M74" t="s">
+        <v>647</v>
+      </c>
+      <c r="N74" t="s">
+        <v>25</v>
+      </c>
+      <c r="O74" t="inlineStr">
         <is>
           <t>Детская одежда второго слоя из трикотажных тканей, Детская одежда третьего слоя из синтетических тканей с утеплителем и без на подкладе, Головные уборы из трикотажных тканей с подкладкой и без, с утеплителем и без</t>
         </is>
       </c>
-      <c r="P67" t="s">
-[...10 lines deleted...]
-      <c r="C68" s="2">
+      <c r="P74" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>649</v>
+      </c>
+      <c r="B75" t="s">
+        <v>650</v>
+      </c>
+      <c r="C75" s="2">
         <v>318280100016710</v>
       </c>
-      <c r="D68" s="2">
+      <c r="D75" s="2">
         <v>280114957086</v>
       </c>
-      <c r="E68" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I68" t="s">
+      <c r="E75" t="s" s="3">
+        <v>265</v>
+      </c>
+      <c r="F75" t="s">
+        <v>651</v>
+      </c>
+      <c r="G75" t="s">
+        <v>652</v>
+      </c>
+      <c r="H75" t="s">
+        <v>653</v>
+      </c>
+      <c r="I75" t="s">
         <v>65</v>
       </c>
-      <c r="J68" t="s">
+      <c r="J75" t="s">
         <v>66</v>
       </c>
-      <c r="K68" t="s">
+      <c r="K75" t="s">
         <v>124</v>
       </c>
-      <c r="L68" t="s">
-[...22 lines deleted...]
-      <c r="C69" s="2">
+      <c r="L75" t="s">
+        <v>654</v>
+      </c>
+      <c r="M75" t="s">
+        <v>655</v>
+      </c>
+      <c r="N75" t="s">
+        <v>25</v>
+      </c>
+      <c r="O75" t="s">
+        <v>656</v>
+      </c>
+      <c r="P75" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>658</v>
+      </c>
+      <c r="B76" t="s">
+        <v>659</v>
+      </c>
+      <c r="C76" s="2">
         <v>1022800508686</v>
       </c>
-      <c r="D69">
+      <c r="D76">
         <v>2801012273</v>
       </c>
-      <c r="E69" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I69" t="s">
+      <c r="E76" t="s" s="3">
+        <v>660</v>
+      </c>
+      <c r="F76" t="s">
+        <v>661</v>
+      </c>
+      <c r="G76" t="s">
+        <v>662</v>
+      </c>
+      <c r="H76" t="s">
+        <v>663</v>
+      </c>
+      <c r="I76" t="s">
         <v>65</v>
       </c>
-      <c r="J69" t="s">
+      <c r="J76" t="s">
         <v>66</v>
       </c>
-      <c r="K69" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M69" t="inlineStr" s="5">
+      <c r="K76" t="s" s="4">
+        <v>664</v>
+      </c>
+      <c r="L76" t="s">
+        <v>665</v>
+      </c>
+      <c r="M76" t="inlineStr" s="5">
         <is>
           <t>Компания «Home Master» была основана в 1994 году в г. Благовещенске и является крупным производителем светопрозрачных конструкций и безусловным лидером в Амурской области. Основное направление деятельности – производство и монтаж оконных и дверных систем из ПВХ и алюминия. 
 На сегодняшний день компания «Home Master» - это один из крупнейших заводов на Дальнем Востоке по производству современных конструкций из ПВХ и алюминия, комплектующих для производства окон и строительных материалов. Производственные мощности составляют более 50 000 кв.м. изделий из ПВХ в год. Высокий уровень технической оснащенности предприятия подтверждается современным оборудованием немецких и итальянских компаний – мировых лидеров оконной отрасли</t>
         </is>
       </c>
-      <c r="N69" t="s">
-[...16 lines deleted...]
-      <c r="C70" s="2">
+      <c r="N76" t="s">
+        <v>25</v>
+      </c>
+      <c r="O76" t="s">
+        <v>334</v>
+      </c>
+      <c r="P76" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>666</v>
+      </c>
+      <c r="B77" t="s">
+        <v>667</v>
+      </c>
+      <c r="C77" s="2">
         <v>324280000035768</v>
       </c>
-      <c r="D70" s="2">
+      <c r="D77" s="2">
         <v>280112216332</v>
       </c>
-      <c r="E70" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H70" t="s">
+      <c r="E77" t="s" s="3">
+        <v>668</v>
+      </c>
+      <c r="F77" t="s">
+        <v>669</v>
+      </c>
+      <c r="G77" t="s">
+        <v>670</v>
+      </c>
+      <c r="H77" t="s">
         <v>33</v>
       </c>
-      <c r="I70" t="s">
+      <c r="I77" t="s">
         <v>65</v>
       </c>
-      <c r="J70" t="s">
+      <c r="J77" t="s">
         <v>66</v>
       </c>
-      <c r="K70" t="s">
+      <c r="K77" t="s">
         <v>124</v>
       </c>
-      <c r="L70" t="s">
-[...11 lines deleted...]
-      <c r="P70" t="s">
+      <c r="L77" t="s">
+        <v>671</v>
+      </c>
+      <c r="M77" t="s">
+        <v>672</v>
+      </c>
+      <c r="N77" t="s">
+        <v>25</v>
+      </c>
+      <c r="O77" t="s">
+        <v>673</v>
+      </c>
+      <c r="P77" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="71">
-[...6 lines deleted...]
-      <c r="C71" s="2">
+    <row r="78">
+      <c r="A78" t="s">
+        <v>674</v>
+      </c>
+      <c r="B78" t="s">
+        <v>674</v>
+      </c>
+      <c r="C78" s="2">
         <v>1072801009720</v>
       </c>
-      <c r="D71">
+      <c r="D78">
         <v>2801124428</v>
       </c>
-      <c r="E71" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I71" t="s">
+      <c r="E78" t="s" s="3">
+        <v>675</v>
+      </c>
+      <c r="F78" t="s">
+        <v>676</v>
+      </c>
+      <c r="G78" t="s">
+        <v>677</v>
+      </c>
+      <c r="H78" t="s" s="4">
+        <v>678</v>
+      </c>
+      <c r="I78" t="s">
         <v>65</v>
       </c>
-      <c r="J71" t="s">
+      <c r="J78" t="s">
         <v>66</v>
       </c>
-      <c r="K71" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M71" t="inlineStr">
+      <c r="K78" t="s" s="4">
+        <v>679</v>
+      </c>
+      <c r="L78" t="s">
+        <v>680</v>
+      </c>
+      <c r="M78" t="inlineStr">
         <is>
           <t>Производственная компания Восток-М более двенадцати лет на рынке Дальнего востока, и за это время успела зарекомендовать себя как надежный партнер и поставщик товаров и услуг.</t>
         </is>
       </c>
-      <c r="N71" t="s">
-[...16 lines deleted...]
-      <c r="C72" s="2">
+      <c r="N78" t="s">
+        <v>25</v>
+      </c>
+      <c r="O78" t="s">
+        <v>681</v>
+      </c>
+      <c r="P78" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>682</v>
+      </c>
+      <c r="B79" t="s">
+        <v>683</v>
+      </c>
+      <c r="C79" s="2">
         <v>311280123700011</v>
       </c>
-      <c r="D72" s="2">
+      <c r="D79" s="2">
         <v>280122024647</v>
       </c>
-      <c r="E72" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I72" t="s">
+      <c r="E79" t="s" s="3">
+        <v>684</v>
+      </c>
+      <c r="F79" t="s">
+        <v>685</v>
+      </c>
+      <c r="G79" t="s">
+        <v>686</v>
+      </c>
+      <c r="H79" t="s">
+        <v>687</v>
+      </c>
+      <c r="I79" t="s">
         <v>65</v>
       </c>
-      <c r="J72" t="s">
+      <c r="J79" t="s">
         <v>66</v>
       </c>
-      <c r="K72" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M72" t="inlineStr">
+      <c r="K79" t="s" s="4">
+        <v>688</v>
+      </c>
+      <c r="L79" t="s">
+        <v>689</v>
+      </c>
+      <c r="M79" t="inlineStr">
         <is>
           <t>Крупный производитель мебели на Дальнем Востоке (шкафы-купе, гардеробные, кухни, детские, спальни, торговое оборудование). Компания Albero Family® была основана в 2009 году и начинала свою деятельность с производства мебельных конструкторов. Компания растет и постоянно развивается, предлагая рынку новинки, основанные на последних тенденциях мировой мебельной моды.</t>
         </is>
       </c>
-      <c r="N72" t="s">
-[...16 lines deleted...]
-      <c r="C73" s="2">
+      <c r="N79" t="s">
+        <v>25</v>
+      </c>
+      <c r="O79" t="s">
+        <v>681</v>
+      </c>
+      <c r="P79" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>690</v>
+      </c>
+      <c r="B80" t="s">
+        <v>691</v>
+      </c>
+      <c r="C80" s="2">
         <v>320280100029091</v>
       </c>
-      <c r="D73" s="2">
+      <c r="D80" s="2">
         <v>282001477452</v>
       </c>
-      <c r="E73" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I73" t="s">
+      <c r="E80" t="s" s="3">
+        <v>692</v>
+      </c>
+      <c r="F80" t="s">
+        <v>693</v>
+      </c>
+      <c r="G80" t="s">
+        <v>694</v>
+      </c>
+      <c r="H80" t="s">
+        <v>695</v>
+      </c>
+      <c r="I80" t="s">
         <v>65</v>
       </c>
-      <c r="J73" t="s">
+      <c r="J80" t="s">
         <v>66</v>
       </c>
-      <c r="K73" t="s" s="4">
-[...23 lines deleted...]
-      <c r="C74" s="2">
+      <c r="K80" t="s" s="4">
+        <v>696</v>
+      </c>
+      <c r="L80" t="s">
+        <v>697</v>
+      </c>
+      <c r="M80"/>
+      <c r="N80" t="s">
+        <v>25</v>
+      </c>
+      <c r="O80" t="s">
+        <v>698</v>
+      </c>
+      <c r="P80" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>699</v>
+      </c>
+      <c r="B81" t="s">
+        <v>699</v>
+      </c>
+      <c r="C81" s="2">
         <v>1132801009813</v>
       </c>
-      <c r="D74">
-[...14 lines deleted...]
-      <c r="I74" t="s">
+      <c r="D81">
+        <v>2801190318</v>
+      </c>
+      <c r="E81" t="s" s="3">
+        <v>700</v>
+      </c>
+      <c r="F81" t="s">
+        <v>701</v>
+      </c>
+      <c r="G81" t="s">
+        <v>702</v>
+      </c>
+      <c r="H81" t="s">
+        <v>703</v>
+      </c>
+      <c r="I81" t="s">
         <v>65</v>
       </c>
-      <c r="J74" t="s">
+      <c r="J81" t="s">
         <v>66</v>
       </c>
-      <c r="K74" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C75" s="2">
+      <c r="K81" t="s" s="4">
+        <v>704</v>
+      </c>
+      <c r="L81" t="s">
+        <v>705</v>
+      </c>
+      <c r="M81" t="s">
+        <v>706</v>
+      </c>
+      <c r="N81" t="s">
+        <v>25</v>
+      </c>
+      <c r="O81" t="s">
+        <v>707</v>
+      </c>
+      <c r="P81" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>708</v>
+      </c>
+      <c r="B82" t="s">
+        <v>709</v>
+      </c>
+      <c r="C82" s="2">
         <v>1122808000765</v>
       </c>
-      <c r="D75">
+      <c r="D82">
         <v>2808112340</v>
       </c>
-      <c r="E75" t="s" s="3">
-[...43 lines deleted...]
-      <c r="C76" s="2">
+      <c r="E82" t="s" s="3">
+        <v>710</v>
+      </c>
+      <c r="F82" t="s">
+        <v>711</v>
+      </c>
+      <c r="G82" t="s">
+        <v>712</v>
+      </c>
+      <c r="H82" t="s">
+        <v>713</v>
+      </c>
+      <c r="I82" t="s">
+        <v>714</v>
+      </c>
+      <c r="J82" t="s">
+        <v>715</v>
+      </c>
+      <c r="K82" t="s" s="4">
+        <v>716</v>
+      </c>
+      <c r="L82" t="s">
+        <v>717</v>
+      </c>
+      <c r="M82" t="s">
+        <v>718</v>
+      </c>
+      <c r="N82" t="s">
+        <v>25</v>
+      </c>
+      <c r="O82" t="s">
+        <v>270</v>
+      </c>
+      <c r="P82" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>719</v>
+      </c>
+      <c r="B83" t="s">
+        <v>720</v>
+      </c>
+      <c r="C83" s="2">
         <v>308280119700064</v>
       </c>
-      <c r="D76" s="2">
+      <c r="D83" s="2">
         <v>280118033039</v>
       </c>
-      <c r="E76" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I76" t="s">
+      <c r="E83" t="s" s="3">
+        <v>721</v>
+      </c>
+      <c r="F83" t="s">
+        <v>722</v>
+      </c>
+      <c r="G83" t="s">
+        <v>723</v>
+      </c>
+      <c r="H83" t="s" s="4">
+        <v>724</v>
+      </c>
+      <c r="I83" t="s">
         <v>65</v>
       </c>
-      <c r="J76" t="s">
+      <c r="J83" t="s">
         <v>66</v>
       </c>
-      <c r="K76" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M76" t="inlineStr" s="5">
+      <c r="K83" t="s" s="4">
+        <v>725</v>
+      </c>
+      <c r="L83" t="s">
+        <v>726</v>
+      </c>
+      <c r="M83" t="inlineStr" s="5">
         <is>
           <t>Курдюмова Екатерина Анатольевна зарегистрирована в качестве индивидуального предпринимателя с 2008 года (15.07.2008г.), входит в группу компаний с ООО «Дальстройхим» и ООО «Домикс». ГК образована в 2008 году и осуществляет полный цикл производства сухих строительных смесей «Домикс» (зарегистрирован товарный знак «Домикс»).
 Производимая продукция: 
 1.	клей для ячеистых бетонов; 
 2.	штукатурка цементная и гипсовая; 
 3.	смесь универсальная; 
 4.	наливной пол быстротвердеющий и иные смеси.</t>
         </is>
       </c>
-      <c r="N76" t="s">
-[...5 lines deleted...]
-      <c r="P76" t="s">
+      <c r="N83" t="s">
+        <v>25</v>
+      </c>
+      <c r="O83" t="s">
+        <v>727</v>
+      </c>
+      <c r="P83" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="77">
-[...6 lines deleted...]
-      <c r="C77" s="2">
+    <row r="84">
+      <c r="A84" t="s">
+        <v>728</v>
+      </c>
+      <c r="B84" t="s">
+        <v>728</v>
+      </c>
+      <c r="C84" s="2">
         <v>1062801017180</v>
       </c>
-      <c r="D77">
+      <c r="D84">
         <v>2801110048</v>
       </c>
-      <c r="E77" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I77" t="s">
+      <c r="E84" t="s" s="3">
+        <v>729</v>
+      </c>
+      <c r="F84" t="s">
+        <v>730</v>
+      </c>
+      <c r="G84" t="s">
+        <v>731</v>
+      </c>
+      <c r="H84" t="s">
+        <v>732</v>
+      </c>
+      <c r="I84" t="s">
         <v>65</v>
       </c>
-      <c r="J77" t="s">
+      <c r="J84" t="s">
         <v>66</v>
       </c>
-      <c r="K77" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C78" s="2">
+      <c r="K84" t="s" s="4">
+        <v>733</v>
+      </c>
+      <c r="L84" t="s">
+        <v>734</v>
+      </c>
+      <c r="M84" t="s">
+        <v>735</v>
+      </c>
+      <c r="N84" t="s">
+        <v>25</v>
+      </c>
+      <c r="O84" t="s">
+        <v>736</v>
+      </c>
+      <c r="P84" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>737</v>
+      </c>
+      <c r="B85" t="s">
+        <v>738</v>
+      </c>
+      <c r="C85" s="2">
         <v>1122801006393</v>
       </c>
-      <c r="D78">
+      <c r="D85">
         <v>2801173993</v>
       </c>
-      <c r="E78" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I78" t="s">
+      <c r="E85" t="s" s="3">
+        <v>739</v>
+      </c>
+      <c r="F85" t="s">
+        <v>740</v>
+      </c>
+      <c r="G85" t="s">
+        <v>741</v>
+      </c>
+      <c r="H85" t="s" s="4">
+        <v>742</v>
+      </c>
+      <c r="I85" t="s">
         <v>65</v>
       </c>
-      <c r="J78" t="s">
+      <c r="J85" t="s">
         <v>66</v>
       </c>
-      <c r="K78" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M78" t="inlineStr">
+      <c r="K85" t="s" s="4">
+        <v>743</v>
+      </c>
+      <c r="L85" t="s" s="3">
+        <v>744</v>
+      </c>
+      <c r="M85" t="inlineStr">
         <is>
           <t>Компания «Металл Мастер» с 2012 года занимается производством под заказ любых металлоизделий и металлоконструкций в г. Благовещенске и ближайших населенных пунктах Амурской области. За это время был накоплен большой опыт в этой сфере, что позволяет нам браться за любые нестандартные изделия. Постоянно расширяем спектр наших работ. Последние годы стало популярным направление производства городских металлических Арт-объектов.</t>
         </is>
       </c>
-      <c r="N78" t="s">
-[...2 lines deleted...]
-      <c r="O78" t="inlineStr">
+      <c r="N85" t="s">
+        <v>25</v>
+      </c>
+      <c r="O85" t="inlineStr">
         <is>
           <t>Артобъекты, беседки, вольеры, лавочки, ворота (гаражные, на склады, откатные, распашные), заборы, двери, ограждения, крыльца, козырьки, лестницы, мусорные контейнеры и пр.</t>
         </is>
       </c>
-      <c r="P78" t="s">
+      <c r="P85" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="79">
-[...6 lines deleted...]
-      <c r="C79" s="2">
+    <row r="86">
+      <c r="A86" t="s">
+        <v>745</v>
+      </c>
+      <c r="B86" t="s">
+        <v>746</v>
+      </c>
+      <c r="C86" s="2">
         <v>304280120900113</v>
       </c>
-      <c r="D79" s="2">
+      <c r="D86" s="2">
         <v>280100022903</v>
       </c>
-      <c r="E79" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H79" t="s">
+      <c r="E86" t="s" s="3">
+        <v>747</v>
+      </c>
+      <c r="F86" t="s">
+        <v>748</v>
+      </c>
+      <c r="G86" t="s">
+        <v>749</v>
+      </c>
+      <c r="H86" t="s">
         <v>33</v>
       </c>
-      <c r="I79" t="s">
+      <c r="I86" t="s">
         <v>65</v>
       </c>
-      <c r="J79" t="s">
+      <c r="J86" t="s">
         <v>66</v>
       </c>
-      <c r="K79" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C80" s="2">
+      <c r="K86" t="s" s="4">
+        <v>750</v>
+      </c>
+      <c r="L86" t="s">
+        <v>751</v>
+      </c>
+      <c r="M86" t="s">
+        <v>752</v>
+      </c>
+      <c r="N86" t="s">
+        <v>25</v>
+      </c>
+      <c r="O86" t="s">
+        <v>707</v>
+      </c>
+      <c r="P86" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>753</v>
+      </c>
+      <c r="B87" t="s">
+        <v>754</v>
+      </c>
+      <c r="C87" s="2">
         <v>304280130000439</v>
       </c>
-      <c r="D80" s="2">
+      <c r="D87" s="2">
         <v>280101019117</v>
       </c>
-      <c r="E80" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I80" t="s">
+      <c r="E87" t="s" s="3">
+        <v>755</v>
+      </c>
+      <c r="F87" t="s">
+        <v>756</v>
+      </c>
+      <c r="G87" t="s">
+        <v>757</v>
+      </c>
+      <c r="H87" t="s">
+        <v>758</v>
+      </c>
+      <c r="I87" t="s">
         <v>65</v>
       </c>
-      <c r="J80" t="s">
+      <c r="J87" t="s">
         <v>66</v>
       </c>
-      <c r="K80" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M80" t="inlineStr">
+      <c r="K87" t="s" s="4">
+        <v>759</v>
+      </c>
+      <c r="L87" t="s">
+        <v>760</v>
+      </c>
+      <c r="M87" t="inlineStr">
         <is>
           <t>Фирма «ОСБИ» - более 20 лет занимается производством и продажей текстильных изделий в г. Благовещенске. Производство ватных матрасов и с наполнителем струтопласт, одеял с различными наполнителями, подушек, текстильных изделий, включая постельное белье, домашний текстиль, спецодежду для персонала (халаты, костюмы), шторы. покрывала.</t>
         </is>
       </c>
-      <c r="N80" t="s">
-[...17 lines deleted...]
-      <c r="D81">
+      <c r="N87" t="s">
+        <v>25</v>
+      </c>
+      <c r="O87" t="s">
+        <v>761</v>
+      </c>
+      <c r="P87" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>762</v>
+      </c>
+      <c r="B88" t="s">
+        <v>763</v>
+      </c>
+      <c r="C88"/>
+      <c r="D88">
         <v>2801129730</v>
       </c>
-      <c r="E81"/>
-[...9 lines deleted...]
-      <c r="I81" t="s">
+      <c r="E88"/>
+      <c r="F88" t="s">
+        <v>764</v>
+      </c>
+      <c r="G88" t="s">
+        <v>765</v>
+      </c>
+      <c r="H88" t="s">
+        <v>766</v>
+      </c>
+      <c r="I88" t="s">
         <v>65</v>
       </c>
-      <c r="J81" t="s">
+      <c r="J88" t="s">
         <v>75</v>
       </c>
-      <c r="K81" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C82" s="2">
+      <c r="K88" t="s" s="4">
+        <v>767</v>
+      </c>
+      <c r="L88" t="s">
+        <v>768</v>
+      </c>
+      <c r="M88" t="s" s="5">
+        <v>769</v>
+      </c>
+      <c r="N88" t="s">
+        <v>25</v>
+      </c>
+      <c r="O88" t="s">
+        <v>770</v>
+      </c>
+      <c r="P88" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>772</v>
+      </c>
+      <c r="B89" t="s">
+        <v>773</v>
+      </c>
+      <c r="C89" s="2">
         <v>1022800520380</v>
       </c>
-      <c r="D82">
+      <c r="D89">
         <v>2801081291</v>
       </c>
-      <c r="E82" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H82" t="s">
+      <c r="E89" t="s" s="3">
+        <v>774</v>
+      </c>
+      <c r="F89" t="s">
+        <v>775</v>
+      </c>
+      <c r="G89" t="s">
+        <v>776</v>
+      </c>
+      <c r="H89" t="s">
         <v>33</v>
       </c>
-      <c r="I82" t="s">
+      <c r="I89" t="s">
         <v>65</v>
       </c>
-      <c r="J82" t="s">
+      <c r="J89" t="s">
         <v>66</v>
       </c>
-      <c r="K82" t="s" s="4">
-[...12 lines deleted...]
-      <c r="P82" t="s">
+      <c r="K89" t="s" s="4">
+        <v>777</v>
+      </c>
+      <c r="L89" t="s">
+        <v>778</v>
+      </c>
+      <c r="M89"/>
+      <c r="N89" t="s">
+        <v>25</v>
+      </c>
+      <c r="O89" t="s">
+        <v>779</v>
+      </c>
+      <c r="P89" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="83">
-[...6 lines deleted...]
-      <c r="C83" s="2">
+    <row r="90">
+      <c r="A90" t="s">
+        <v>780</v>
+      </c>
+      <c r="B90" t="s">
+        <v>780</v>
+      </c>
+      <c r="C90" s="2">
         <v>1232800007857</v>
       </c>
-      <c r="D83">
+      <c r="D90">
         <v>2801277576</v>
       </c>
-      <c r="E83" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I83" t="s">
+      <c r="E90" t="s" s="3">
+        <v>781</v>
+      </c>
+      <c r="F90" t="s">
+        <v>782</v>
+      </c>
+      <c r="G90" t="s">
+        <v>783</v>
+      </c>
+      <c r="H90" t="s">
+        <v>784</v>
+      </c>
+      <c r="I90" t="s">
         <v>65</v>
       </c>
-      <c r="J83" t="s">
+      <c r="J90" t="s">
         <v>66</v>
       </c>
-      <c r="K83" t="s">
-[...5 lines deleted...]
-      <c r="M83" t="inlineStr" s="5">
+      <c r="K90" t="s">
+        <v>785</v>
+      </c>
+      <c r="L90" t="s">
+        <v>786</v>
+      </c>
+      <c r="M90" t="inlineStr" s="5">
         <is>
           <t>Компания «СПЕЦСТРОЙАМУР» специализируется на производстве пенополиуретановой (ППУ) теплоизоляции. Мы предлагаем использовать ППУ для утепления объектов разного назначения: трубопроводы, нефтепроводы, канализации, жилые и промышленные здания, ангары, чтобы сократить потери тепла и повысить эффективность инженерных систем. 
 В условиях российского климата теплоизоляция играет ключевую роль. Она необходима для обеспечения эффективной работы ЖКХ и промышленных предприятий. Применение пенополиуретановой теплоизоляции позволяет совершенствовать системы трубопроводов водоснабжения и отопления как на крупных объектах, так и в коммунальных службах. Использование современного материала для утепления труб и зданий позволяет добиться отличных результатов. Статистика показывает потери десятков миллионов тонн топлива из-за устаревшей теплоизоляции, старого оборудования и износа трубопроводов в нашей стране.
 Используя ППУ скорлупы для труб и ППУ плиты для утепления жилых и производственных зданий -
 Вы сбережете тепло!</t>
         </is>
       </c>
-      <c r="N83" t="s">
-[...19 lines deleted...]
-      <c r="D84">
+      <c r="N90" t="s">
+        <v>25</v>
+      </c>
+      <c r="O90" t="s">
+        <v>787</v>
+      </c>
+      <c r="P90" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>788</v>
+      </c>
+      <c r="B91" t="s">
+        <v>788</v>
+      </c>
+      <c r="C91" t="s">
+        <v>789</v>
+      </c>
+      <c r="D91">
         <v>2801126231</v>
       </c>
-      <c r="E84" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I84" t="s">
+      <c r="E91" t="s" s="3">
+        <v>790</v>
+      </c>
+      <c r="F91" t="s">
+        <v>791</v>
+      </c>
+      <c r="G91" t="s">
+        <v>792</v>
+      </c>
+      <c r="H91" t="s">
+        <v>793</v>
+      </c>
+      <c r="I91" t="s">
         <v>65</v>
       </c>
-      <c r="J84" t="s">
+      <c r="J91" t="s">
         <v>66</v>
       </c>
-      <c r="K84" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M84" t="inlineStr" s="5">
+      <c r="K91" t="s" s="4">
+        <v>794</v>
+      </c>
+      <c r="L91" t="s">
+        <v>795</v>
+      </c>
+      <c r="M91" t="inlineStr" s="5">
         <is>
           <t>Компания занимается изготовлением стендов свыше 15 лет, мы занимаемся производством абсолютно любых стендов и поставляем их в различные регионы РФ.
 Материалы, из которых мы изготавливаем продукцию, европейского качества, за счет этого мы добиваемся самых ярких цветов, не теряющих этот эффект до 5 лет. Стенды всегда являются важным атрибутом учебных заведений и детских садов.</t>
         </is>
       </c>
-      <c r="N84" t="s">
-[...16 lines deleted...]
-      <c r="C85" s="2">
+      <c r="N91" t="s">
+        <v>25</v>
+      </c>
+      <c r="O91" t="s">
+        <v>796</v>
+      </c>
+      <c r="P91" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>798</v>
+      </c>
+      <c r="B92" t="s">
+        <v>799</v>
+      </c>
+      <c r="C92" s="2">
         <v>322280100002836</v>
       </c>
-      <c r="D85" s="2">
+      <c r="D92" s="2">
         <v>280129849414</v>
       </c>
-      <c r="E85" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I85" t="s">
+      <c r="E92" t="s" s="3">
+        <v>800</v>
+      </c>
+      <c r="F92" t="s">
+        <v>801</v>
+      </c>
+      <c r="G92" t="s">
+        <v>802</v>
+      </c>
+      <c r="H92" t="s" s="4">
+        <v>803</v>
+      </c>
+      <c r="I92" t="s">
         <v>65</v>
       </c>
-      <c r="J85" t="s">
+      <c r="J92" t="s">
         <v>66</v>
       </c>
-      <c r="K85" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M85" t="inlineStr" s="5">
+      <c r="K92" t="s" s="4">
+        <v>804</v>
+      </c>
+      <c r="L92" t="s" s="3">
+        <v>805</v>
+      </c>
+      <c r="M92" t="inlineStr" s="5">
         <is>
           <t>Компания Wood and Steel :
 - производство изделий из дерева и металла
 - изготовление авторской мебели
 - сварочные работы
 - строительство жилых и не жилых зданий и сооружений
 - бетонные работы</t>
         </is>
       </c>
-      <c r="N85" t="s">
-[...2 lines deleted...]
-      <c r="O85" t="inlineStr">
+      <c r="N92" t="s">
+        <v>25</v>
+      </c>
+      <c r="O92" t="inlineStr">
         <is>
           <t>Изделия из металла (мангалы, банные чаны, заборы, навесы, козырьки, вольеры для животных и многое другое) , Изделия из дерева (мебель в стиле loft любой сложности, модульные бани, беседки и прочие)стройки,  </t>
         </is>
       </c>
-      <c r="P85" t="s">
-[...10 lines deleted...]
-      <c r="C86" s="2">
+      <c r="P92" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>807</v>
+      </c>
+      <c r="B93" t="s">
+        <v>807</v>
+      </c>
+      <c r="C93" s="2">
         <v>1192801003977</v>
       </c>
-      <c r="D86">
+      <c r="D93">
         <v>2801249040</v>
       </c>
-      <c r="E86" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H86" t="s">
+      <c r="E93" t="s" s="3">
+        <v>808</v>
+      </c>
+      <c r="F93" t="s">
+        <v>809</v>
+      </c>
+      <c r="G93" t="s">
+        <v>810</v>
+      </c>
+      <c r="H93" t="s">
         <v>33</v>
       </c>
-      <c r="I86" t="s">
+      <c r="I93" t="s">
         <v>65</v>
       </c>
-      <c r="J86" t="s">
+      <c r="J93" t="s">
         <v>66</v>
       </c>
-      <c r="K86" t="s">
+      <c r="K93" t="s">
         <v>124</v>
       </c>
-      <c r="L86" t="s">
-[...25 lines deleted...]
-      <c r="D87" s="2">
+      <c r="L93" t="s">
+        <v>811</v>
+      </c>
+      <c r="M93" t="s">
+        <v>812</v>
+      </c>
+      <c r="N93" t="s">
+        <v>25</v>
+      </c>
+      <c r="O93" t="s">
+        <v>813</v>
+      </c>
+      <c r="P93" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>814</v>
+      </c>
+      <c r="B94" t="s">
+        <v>814</v>
+      </c>
+      <c r="C94" t="s">
+        <v>815</v>
+      </c>
+      <c r="D94" s="2">
         <v>280112751499</v>
       </c>
-      <c r="E87" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H87" t="s">
+      <c r="E94" t="s" s="3">
+        <v>816</v>
+      </c>
+      <c r="F94" t="s">
+        <v>817</v>
+      </c>
+      <c r="G94" t="s">
+        <v>818</v>
+      </c>
+      <c r="H94" t="s">
         <v>33</v>
       </c>
-      <c r="I87" t="s">
+      <c r="I94" t="s">
         <v>65</v>
       </c>
-      <c r="J87" t="s">
+      <c r="J94" t="s">
         <v>75</v>
       </c>
-      <c r="K87" t="s" s="4">
-[...2 lines deleted...]
-      <c r="L87" s="2">
+      <c r="K94" t="s" s="4">
+        <v>819</v>
+      </c>
+      <c r="L94" s="2">
         <v>89246723537</v>
       </c>
-      <c r="M87" t="inlineStr">
+      <c r="M94" t="inlineStr">
         <is>
           <t>Разработка специализированного оборудования. Ремонт некоторых видов промышленного оборудования. Изготовление реплик простого импортного промышленного оборудования на заказ. Математическое моделирование различных процессов.</t>
         </is>
       </c>
-      <c r="N87" t="s">
-[...12 lines deleted...]
-      <c r="C88" s="2">
+      <c r="N94" t="s">
+        <v>25</v>
+      </c>
+      <c r="O94"/>
+      <c r="P94"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>820</v>
+      </c>
+      <c r="B95" t="s">
+        <v>821</v>
+      </c>
+      <c r="C95" s="2">
         <v>1022800775150</v>
       </c>
-      <c r="D88">
+      <c r="D95">
         <v>2808011053</v>
       </c>
-      <c r="E88" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H88" t="s">
+      <c r="E95" t="s" s="3">
+        <v>822</v>
+      </c>
+      <c r="F95" t="s">
+        <v>823</v>
+      </c>
+      <c r="G95" t="s">
+        <v>824</v>
+      </c>
+      <c r="H95" t="s">
         <v>33</v>
       </c>
-      <c r="I88" t="s">
-[...31 lines deleted...]
-      <c r="C89" s="2">
+      <c r="I95" t="s">
+        <v>714</v>
+      </c>
+      <c r="J95" t="s">
+        <v>715</v>
+      </c>
+      <c r="K95" t="s" s="4">
+        <v>825</v>
+      </c>
+      <c r="L95" t="s">
+        <v>826</v>
+      </c>
+      <c r="M95" t="s">
+        <v>827</v>
+      </c>
+      <c r="N95" t="s">
+        <v>25</v>
+      </c>
+      <c r="O95" t="s">
+        <v>828</v>
+      </c>
+      <c r="P95" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>829</v>
+      </c>
+      <c r="B96" t="s">
+        <v>830</v>
+      </c>
+      <c r="C96" s="2">
         <v>1032800210574</v>
       </c>
-      <c r="D89">
+      <c r="D96">
         <v>2808016598</v>
       </c>
-      <c r="E89" t="s" s="3">
-[...32 lines deleted...]
-      <c r="P89" t="s">
+      <c r="E96" t="s" s="3">
+        <v>831</v>
+      </c>
+      <c r="F96" t="s">
+        <v>832</v>
+      </c>
+      <c r="G96" t="s">
+        <v>833</v>
+      </c>
+      <c r="H96" t="s">
+        <v>834</v>
+      </c>
+      <c r="I96" t="s">
+        <v>714</v>
+      </c>
+      <c r="J96" t="s">
+        <v>715</v>
+      </c>
+      <c r="K96" t="s" s="4">
+        <v>835</v>
+      </c>
+      <c r="L96" t="s">
+        <v>836</v>
+      </c>
+      <c r="M96" t="s">
+        <v>837</v>
+      </c>
+      <c r="N96" t="s">
+        <v>25</v>
+      </c>
+      <c r="O96" t="s">
+        <v>838</v>
+      </c>
+      <c r="P96" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="90">
-[...6 lines deleted...]
-      <c r="C90" s="2">
+    <row r="97">
+      <c r="A97" t="s">
+        <v>839</v>
+      </c>
+      <c r="B97" t="s">
+        <v>840</v>
+      </c>
+      <c r="C97" s="2">
         <v>324280000026353</v>
       </c>
-      <c r="D90" s="2">
+      <c r="D97" s="2">
         <v>282847055607</v>
       </c>
-      <c r="E90" t="s">
-[...8 lines deleted...]
-      <c r="H90" t="s">
+      <c r="E97" t="s">
+        <v>841</v>
+      </c>
+      <c r="F97" t="s">
+        <v>842</v>
+      </c>
+      <c r="G97" t="s">
+        <v>843</v>
+      </c>
+      <c r="H97" t="s">
         <v>33</v>
       </c>
-      <c r="I90" t="s">
-[...31 lines deleted...]
-      <c r="C91" s="2">
+      <c r="I97" t="s">
+        <v>714</v>
+      </c>
+      <c r="J97" t="s">
+        <v>715</v>
+      </c>
+      <c r="K97" t="s" s="4">
+        <v>844</v>
+      </c>
+      <c r="L97" t="s">
+        <v>845</v>
+      </c>
+      <c r="M97" t="s">
+        <v>846</v>
+      </c>
+      <c r="N97" t="s">
+        <v>25</v>
+      </c>
+      <c r="O97" t="s">
+        <v>847</v>
+      </c>
+      <c r="P97" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>848</v>
+      </c>
+      <c r="B98" t="s">
+        <v>849</v>
+      </c>
+      <c r="C98" s="2">
         <v>320280100023022</v>
       </c>
-      <c r="D91" s="2">
+      <c r="D98" s="2">
         <v>280802572217</v>
       </c>
-      <c r="E91" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H91" t="s">
+      <c r="E98" t="s" s="3">
+        <v>850</v>
+      </c>
+      <c r="F98" t="s">
+        <v>851</v>
+      </c>
+      <c r="G98" t="s">
+        <v>852</v>
+      </c>
+      <c r="H98" t="s">
         <v>33</v>
       </c>
-      <c r="I91" t="s">
-[...5 lines deleted...]
-      <c r="K91" t="s" s="3">
+      <c r="I98" t="s">
+        <v>714</v>
+      </c>
+      <c r="J98" t="s">
+        <v>715</v>
+      </c>
+      <c r="K98" t="s" s="3">
         <v>163</v>
       </c>
-      <c r="L91" t="s">
-[...22 lines deleted...]
-      <c r="C92" s="2">
+      <c r="L98" t="s">
+        <v>853</v>
+      </c>
+      <c r="M98" t="s">
+        <v>718</v>
+      </c>
+      <c r="N98" t="s">
+        <v>25</v>
+      </c>
+      <c r="O98" t="s">
+        <v>270</v>
+      </c>
+      <c r="P98" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>854</v>
+      </c>
+      <c r="B99" t="s">
+        <v>855</v>
+      </c>
+      <c r="C99" s="2">
         <v>315280100000159</v>
       </c>
-      <c r="D92" s="2">
+      <c r="D99" s="2">
         <v>280116512660</v>
       </c>
-      <c r="E92" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H92" t="s">
+      <c r="E99" t="s" s="3">
+        <v>856</v>
+      </c>
+      <c r="F99" t="s">
+        <v>857</v>
+      </c>
+      <c r="G99" t="s">
+        <v>858</v>
+      </c>
+      <c r="H99" t="s">
         <v>33</v>
       </c>
-      <c r="I92" t="s">
-[...8 lines deleted...]
-      <c r="L92" t="s" s="3">
+      <c r="I99" t="s">
+        <v>859</v>
+      </c>
+      <c r="J99" t="s">
+        <v>857</v>
+      </c>
+      <c r="K99" t="s" s="4">
+        <v>860</v>
+      </c>
+      <c r="L99" t="s" s="3">
         <v>163</v>
       </c>
-      <c r="M92" t="s">
-[...19 lines deleted...]
-      <c r="C93" s="2">
+      <c r="M99" t="s">
+        <v>861</v>
+      </c>
+      <c r="N99" t="s">
+        <v>25</v>
+      </c>
+      <c r="O99" t="s">
+        <v>862</v>
+      </c>
+      <c r="P99" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>863</v>
+      </c>
+      <c r="B100" t="s">
+        <v>863</v>
+      </c>
+      <c r="C100" s="2">
         <v>1022801064241</v>
       </c>
-      <c r="D93">
+      <c r="D100">
         <v>2821001921</v>
       </c>
-      <c r="E93" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H93" t="s">
+      <c r="E100" t="s" s="3">
+        <v>864</v>
+      </c>
+      <c r="F100" t="s">
+        <v>865</v>
+      </c>
+      <c r="G100" t="s">
+        <v>866</v>
+      </c>
+      <c r="H100" t="s">
         <v>33</v>
       </c>
-      <c r="I93" t="s">
-[...11 lines deleted...]
-      <c r="M93" t="inlineStr">
+      <c r="I100" t="s">
+        <v>867</v>
+      </c>
+      <c r="J100" t="s">
+        <v>868</v>
+      </c>
+      <c r="K100" t="s" s="4">
+        <v>869</v>
+      </c>
+      <c r="L100" t="s">
+        <v>870</v>
+      </c>
+      <c r="M100" t="inlineStr">
         <is>
           <t>ОАО "Октябрьский элеватор" основан в 1927 году, стабильно работающее многопрофильное предприятие Дальнего Востока. Является надёжным поставщиком птицефабрик и мукомольных предприятий, масложиркомбинатов  и комбикормовых заводов по всей России. Оказывает услуги по отгрузке зерна экспортёрам Дальнего Востока в Японию, Китай, Корею, Узбекистан, Казахстан. Оптовая торговля зерном, зернопродуктами, переработка зерна гречихи, ячменя, пшеницы в крупы: гречневую, перловую, ячневую, пшеничную, гречневый продел под логотипом предприятия "Славка". Продукция производится из экологически чистого сырья, соответствует всем российским (ГОСТ) и международным стандартам (ISO-9001), имеет диплом "100 лучших товаров России" и право использования золотого знака качества на упаковке товара.</t>
         </is>
       </c>
-      <c r="N93" t="s">
-[...2 lines deleted...]
-      <c r="O93" t="inlineStr">
+      <c r="N100" t="s">
+        <v>498</v>
+      </c>
+      <c r="O100" t="inlineStr">
         <is>
           <t>Крупа гречневая, перловая, ячневая, пшеничная, гречневый продел, Приёмка, сушка, подработка, хранение, а также отгрузка зерновых культур и сои железнодорожным  и автомобильным транспортом насыпью и в таре.рожным </t>
         </is>
       </c>
-      <c r="P93" t="s">
-[...10 lines deleted...]
-      <c r="C94" s="2">
+      <c r="P100" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>872</v>
+      </c>
+      <c r="B101" t="s">
+        <v>873</v>
+      </c>
+      <c r="C101" s="2">
         <v>1232800005790</v>
       </c>
-      <c r="D94">
+      <c r="D101">
         <v>2801276371</v>
       </c>
-      <c r="E94" t="s" s="3">
-[...6 lines deleted...]
-      <c r="H94" t="s">
+      <c r="E101" t="s" s="3">
+        <v>874</v>
+      </c>
+      <c r="F101"/>
+      <c r="G101" t="s">
+        <v>875</v>
+      </c>
+      <c r="H101" t="s">
         <v>33</v>
       </c>
-      <c r="I94" t="s">
-[...8 lines deleted...]
-      <c r="L94" t="s" s="3">
+      <c r="I101" t="s">
+        <v>859</v>
+      </c>
+      <c r="J101" t="s">
+        <v>876</v>
+      </c>
+      <c r="K101" t="s" s="4">
+        <v>877</v>
+      </c>
+      <c r="L101" t="s" s="3">
         <v>163</v>
       </c>
-      <c r="M94" t="s">
-[...19 lines deleted...]
-      <c r="C95" s="2">
+      <c r="M101" t="s">
+        <v>878</v>
+      </c>
+      <c r="N101" t="s">
+        <v>25</v>
+      </c>
+      <c r="O101" t="s">
+        <v>879</v>
+      </c>
+      <c r="P101" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>880</v>
+      </c>
+      <c r="B102" t="s">
+        <v>881</v>
+      </c>
+      <c r="C102" s="2">
         <v>305281533900017</v>
       </c>
-      <c r="D95" s="2">
+      <c r="D102" s="2">
         <v>280500111717</v>
       </c>
-      <c r="E95" t="s" s="3">
-[...20 lines deleted...]
-      <c r="L95" s="2">
+      <c r="E102" t="s" s="3">
+        <v>882</v>
+      </c>
+      <c r="F102" t="s">
+        <v>883</v>
+      </c>
+      <c r="G102" t="s">
+        <v>884</v>
+      </c>
+      <c r="H102" t="s" s="4">
+        <v>885</v>
+      </c>
+      <c r="I102" t="s">
+        <v>886</v>
+      </c>
+      <c r="J102" t="s">
+        <v>887</v>
+      </c>
+      <c r="K102" t="s" s="4">
+        <v>888</v>
+      </c>
+      <c r="L102" s="2">
         <v>89145854002</v>
       </c>
-      <c r="M95" t="s" s="5">
-[...19 lines deleted...]
-      <c r="C96" s="2">
+      <c r="M102" t="s" s="5">
+        <v>889</v>
+      </c>
+      <c r="N102" t="s">
+        <v>25</v>
+      </c>
+      <c r="O102" t="s">
+        <v>890</v>
+      </c>
+      <c r="P102" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>891</v>
+      </c>
+      <c r="B103" t="s">
+        <v>892</v>
+      </c>
+      <c r="C103" s="2">
         <v>1132813000220</v>
       </c>
-      <c r="D96">
+      <c r="D103">
         <v>2806008584</v>
       </c>
-      <c r="E96" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H96" t="s">
+      <c r="E103" t="s" s="3">
+        <v>893</v>
+      </c>
+      <c r="F103" t="s">
+        <v>894</v>
+      </c>
+      <c r="G103" t="s">
+        <v>895</v>
+      </c>
+      <c r="H103" t="s">
         <v>33</v>
       </c>
-      <c r="I96" t="s">
+      <c r="I103" t="s">
         <v>181</v>
       </c>
-      <c r="J96" t="s">
-[...5 lines deleted...]
-      <c r="L96" s="2">
+      <c r="J103" t="s">
+        <v>896</v>
+      </c>
+      <c r="K103" t="s" s="4">
+        <v>897</v>
+      </c>
+      <c r="L103" s="2">
         <v>84164722136</v>
       </c>
-      <c r="M96"/>
-[...17 lines deleted...]
-      <c r="C97" s="2">
+      <c r="M103"/>
+      <c r="N103" t="s">
+        <v>25</v>
+      </c>
+      <c r="O103" t="s">
+        <v>890</v>
+      </c>
+      <c r="P103" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>898</v>
+      </c>
+      <c r="B104" t="s">
+        <v>899</v>
+      </c>
+      <c r="C104" s="2">
         <v>1162801060476</v>
       </c>
-      <c r="D97">
+      <c r="D104">
         <v>2801224013</v>
       </c>
-      <c r="E97" t="s" s="3">
-[...6 lines deleted...]
-      <c r="H97" t="s">
+      <c r="E104" t="s" s="3">
+        <v>900</v>
+      </c>
+      <c r="F104" t="s">
+        <v>901</v>
+      </c>
+      <c r="G104" t="s">
+        <v>902</v>
+      </c>
+      <c r="H104" t="s">
         <v>33</v>
       </c>
-      <c r="I97" t="s">
+      <c r="I104" t="s">
         <v>65</v>
       </c>
-      <c r="J97" t="s">
+      <c r="J104" t="s">
         <v>75</v>
       </c>
-      <c r="K97" t="s">
-[...5 lines deleted...]
-      <c r="M97" t="inlineStr">
+      <c r="K104" t="s">
+        <v>208</v>
+      </c>
+      <c r="L104" t="s">
+        <v>903</v>
+      </c>
+      <c r="M104" t="inlineStr">
         <is>
-          <t>Предприятие занимается изготовлением готовых металлических изделий хозяйственного назначения по индивидуальному заказу: решётки,  перила, лестницы, ограждения, ворота (от простых до эксклюзивных), сварочные работы любой сложности, услуги токаря, услуги плазменной резки метала, металлообработка во всех её проявлениях. Художественная ковка металла (технические паковки). Художественный прокат  круглой, профильной трубы, квадрата, круга, изготовление отдельных кованных элементов. Нанесение рисунка.</t>
+          <t>Предприятие занимается изготовлением готовых металлических изделий хозяйственного назначения по индивидуальному заказу: решётки,  перила, лестницы, ограждения, ворота (от простых до эксклюзивных), сварочные работы любой сложности, услуги токаря, услуги плазменной резки металла, металлообработка во всех её проявлениях. Художественная ковка металла (технические паковки). Художественный прокат  круглой, профильной трубы, квадрата, круга, изготовление отдельных кованных элементов. Нанесение рисунка.</t>
         </is>
       </c>
-      <c r="N97" t="s">
-[...5 lines deleted...]
-      <c r="P97" t="s">
+      <c r="N104" t="s">
+        <v>25</v>
+      </c>
+      <c r="O104" t="s">
+        <v>904</v>
+      </c>
+      <c r="P104" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="98">
-[...6 lines deleted...]
-      <c r="C98" s="2">
+    <row r="105">
+      <c r="A105" t="s">
+        <v>905</v>
+      </c>
+      <c r="B105" t="s">
+        <v>906</v>
+      </c>
+      <c r="C105" s="2">
         <v>1202800009323</v>
       </c>
-      <c r="D98">
+      <c r="D105">
         <v>2801261350</v>
       </c>
-      <c r="E98" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I98" t="s">
+      <c r="E105" t="s" s="3">
+        <v>907</v>
+      </c>
+      <c r="F105" t="s">
+        <v>908</v>
+      </c>
+      <c r="G105" t="s">
+        <v>909</v>
+      </c>
+      <c r="H105" t="s">
+        <v>910</v>
+      </c>
+      <c r="I105" t="s">
         <v>65</v>
       </c>
-      <c r="J98" t="s">
+      <c r="J105" t="s">
         <v>66</v>
       </c>
-      <c r="K98" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C99" s="2">
+      <c r="K105" t="s" s="4">
+        <v>911</v>
+      </c>
+      <c r="L105" t="s" s="3">
+        <v>912</v>
+      </c>
+      <c r="M105" t="s">
+        <v>913</v>
+      </c>
+      <c r="N105" t="s">
+        <v>25</v>
+      </c>
+      <c r="O105" t="s">
+        <v>914</v>
+      </c>
+      <c r="P105" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>915</v>
+      </c>
+      <c r="B106" t="s">
+        <v>916</v>
+      </c>
+      <c r="C106" s="2">
         <v>1142722003467</v>
       </c>
-      <c r="D99">
+      <c r="D106">
         <v>2722130919</v>
       </c>
-      <c r="E99" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I99" t="s">
+      <c r="E106" t="s" s="3">
+        <v>265</v>
+      </c>
+      <c r="F106" t="s">
+        <v>917</v>
+      </c>
+      <c r="G106" t="s">
+        <v>918</v>
+      </c>
+      <c r="H106" t="s" s="4">
+        <v>919</v>
+      </c>
+      <c r="I106" t="s">
         <v>21</v>
       </c>
-      <c r="J99" t="s">
-[...8 lines deleted...]
-      <c r="M99" t="inlineStr">
+      <c r="J106" t="s">
+        <v>920</v>
+      </c>
+      <c r="K106" t="s" s="4">
+        <v>921</v>
+      </c>
+      <c r="L106" t="s">
+        <v>922</v>
+      </c>
+      <c r="M106" t="inlineStr">
         <is>
           <t>На завод по газопроводу «Сила Сибири» поступает многокомпонентный газ Чаяндинского, а в последствии и Ковыктинского месторождений. С помощью самого современного оборудования и передовых криогенных технологий на заводе происходит разделение сырьевого газа на фракции, которые будут направляться для глубокой переработки и использования в газохимической и других отраслях промышленности России.</t>
         </is>
       </c>
-      <c r="N99" t="s">
-[...16 lines deleted...]
-      <c r="C100" s="2">
+      <c r="N106" t="s">
+        <v>25</v>
+      </c>
+      <c r="O106" t="s">
+        <v>923</v>
+      </c>
+      <c r="P106" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>924</v>
+      </c>
+      <c r="B107" t="s">
+        <v>925</v>
+      </c>
+      <c r="C107" s="2">
         <v>1192801007112</v>
       </c>
-      <c r="D100">
+      <c r="D107">
         <v>2801251377</v>
       </c>
-      <c r="E100" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H100" t="s">
+      <c r="E107" t="s" s="3">
+        <v>926</v>
+      </c>
+      <c r="F107" t="s">
+        <v>927</v>
+      </c>
+      <c r="G107" t="s">
+        <v>928</v>
+      </c>
+      <c r="H107" t="s">
         <v>33</v>
       </c>
-      <c r="I100" t="s">
+      <c r="I107" t="s">
         <v>65</v>
       </c>
-      <c r="J100" t="s">
+      <c r="J107" t="s">
         <v>75</v>
       </c>
-      <c r="K100" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M100" t="inlineStr">
+      <c r="K107" t="s" s="4">
+        <v>929</v>
+      </c>
+      <c r="L107" t="s" s="3">
+        <v>930</v>
+      </c>
+      <c r="M107" t="inlineStr">
         <is>
           <t>Изготавливаем детские игровые комплексы, качели, песочницы, гимнастические комплексы по индивидуальным заказам. Разрабатываем дизайн-проекты. Инклюзивное оборудование для людей с ОВЗ.</t>
         </is>
       </c>
-      <c r="N100" t="s">
-[...2 lines deleted...]
-      <c r="O100" t="inlineStr">
+      <c r="N107" t="s">
+        <v>25</v>
+      </c>
+      <c r="O107" t="inlineStr">
         <is>
           <t>Детские игровые комплексы, качели, песочницы, гимнастические комплексы и прочие по индивидуальным заказам. Инклюзивное оборудование для людей с ОВЗ., Детские игровые комплексы, качели, песочницы, гимнастические комплексы и прочие по индивидуальным заказам. Инклюзивное оборудование для людей с ОВЗ.</t>
         </is>
       </c>
-      <c r="P100" t="s">
-[...10 lines deleted...]
-      <c r="C101" s="2">
+      <c r="P107" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>932</v>
+      </c>
+      <c r="B108" t="s">
+        <v>933</v>
+      </c>
+      <c r="C108" s="2">
         <v>1022800874051</v>
       </c>
-      <c r="D101">
+      <c r="D108">
         <v>2813005520</v>
       </c>
-      <c r="E101" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H101" t="s">
+      <c r="E108" t="s" s="3">
+        <v>934</v>
+      </c>
+      <c r="F108" t="s">
+        <v>935</v>
+      </c>
+      <c r="G108" t="s">
+        <v>936</v>
+      </c>
+      <c r="H108" t="s">
         <v>33</v>
       </c>
-      <c r="I101" t="s">
+      <c r="I108" t="s">
         <v>65</v>
       </c>
-      <c r="J101" t="s">
-[...26 lines deleted...]
-      <c r="C102" s="2">
+      <c r="J108" t="s">
+        <v>937</v>
+      </c>
+      <c r="K108" t="s" s="4">
+        <v>938</v>
+      </c>
+      <c r="L108" t="s">
+        <v>939</v>
+      </c>
+      <c r="M108"/>
+      <c r="N108" t="s">
+        <v>25</v>
+      </c>
+      <c r="O108" t="s">
+        <v>940</v>
+      </c>
+      <c r="P108" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>941</v>
+      </c>
+      <c r="B109" t="s">
+        <v>942</v>
+      </c>
+      <c r="C109" s="2">
         <v>1252800001970</v>
       </c>
-      <c r="D102">
+      <c r="D109">
         <v>2800000490</v>
       </c>
-      <c r="E102" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H102" t="s">
+      <c r="E109" t="s" s="3">
+        <v>943</v>
+      </c>
+      <c r="F109" t="s">
+        <v>944</v>
+      </c>
+      <c r="G109" t="s">
+        <v>945</v>
+      </c>
+      <c r="H109" t="s">
         <v>33</v>
       </c>
-      <c r="I102" t="s">
+      <c r="I109" t="s">
         <v>65</v>
       </c>
-      <c r="J102" t="s">
+      <c r="J109" t="s">
         <v>75</v>
       </c>
-      <c r="K102" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C103" s="2">
+      <c r="K109" t="s" s="4">
+        <v>946</v>
+      </c>
+      <c r="L109" t="s">
+        <v>947</v>
+      </c>
+      <c r="M109" t="s">
+        <v>948</v>
+      </c>
+      <c r="N109" t="s">
+        <v>25</v>
+      </c>
+      <c r="O109" t="s">
+        <v>949</v>
+      </c>
+      <c r="P109" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>951</v>
+      </c>
+      <c r="B110" t="s">
+        <v>952</v>
+      </c>
+      <c r="C110" s="2">
         <v>318280100035095</v>
       </c>
-      <c r="D103" s="2">
+      <c r="D110" s="2">
         <v>280111936722</v>
       </c>
-      <c r="E103" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H103" t="s">
+      <c r="E110" t="s" s="3">
+        <v>953</v>
+      </c>
+      <c r="F110" t="s">
+        <v>954</v>
+      </c>
+      <c r="G110" t="s">
+        <v>955</v>
+      </c>
+      <c r="H110" t="s">
         <v>33</v>
       </c>
-      <c r="I103" t="s">
+      <c r="I110" t="s">
         <v>65</v>
       </c>
-      <c r="J103" t="s">
+      <c r="J110" t="s">
         <v>66</v>
       </c>
-      <c r="K103" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C104" s="2">
+      <c r="K110" t="s" s="4">
+        <v>956</v>
+      </c>
+      <c r="L110" t="s">
+        <v>957</v>
+      </c>
+      <c r="M110" t="s">
+        <v>958</v>
+      </c>
+      <c r="N110" t="s">
+        <v>25</v>
+      </c>
+      <c r="O110" t="s">
+        <v>959</v>
+      </c>
+      <c r="P110" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>960</v>
+      </c>
+      <c r="B111" t="s">
+        <v>961</v>
+      </c>
+      <c r="C111" s="2">
         <v>1232800003424</v>
       </c>
-      <c r="D104">
+      <c r="D111">
         <v>2801274631</v>
       </c>
-      <c r="E104" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H104" t="s" s="3">
+      <c r="E111" t="s" s="3">
+        <v>962</v>
+      </c>
+      <c r="F111" t="s">
+        <v>963</v>
+      </c>
+      <c r="G111" t="s">
+        <v>964</v>
+      </c>
+      <c r="H111" t="s" s="3">
         <v>163</v>
       </c>
-      <c r="I104" t="s">
+      <c r="I111" t="s">
         <v>65</v>
       </c>
-      <c r="J104" t="s">
+      <c r="J111" t="s">
         <v>66</v>
       </c>
-      <c r="K104" t="s" s="4">
-[...12 lines deleted...]
-      <c r="P104" t="s">
+      <c r="K111" t="s" s="4">
+        <v>965</v>
+      </c>
+      <c r="L111" t="s" s="3">
+        <v>966</v>
+      </c>
+      <c r="M111"/>
+      <c r="N111" t="s">
+        <v>25</v>
+      </c>
+      <c r="O111" t="s">
+        <v>967</v>
+      </c>
+      <c r="P111" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="105">
-[...6 lines deleted...]
-      <c r="C105" s="2">
+    <row r="112">
+      <c r="A112" t="s">
+        <v>968</v>
+      </c>
+      <c r="B112" t="s">
+        <v>969</v>
+      </c>
+      <c r="C112" s="2">
         <v>1022800533491</v>
       </c>
-      <c r="D105">
+      <c r="D112">
         <v>2801082601</v>
       </c>
-      <c r="E105" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H105" t="s">
+      <c r="E112" t="s" s="3">
+        <v>970</v>
+      </c>
+      <c r="F112" t="s">
+        <v>971</v>
+      </c>
+      <c r="G112" t="s">
+        <v>972</v>
+      </c>
+      <c r="H112" t="s">
         <v>33</v>
       </c>
-      <c r="I105" t="s">
+      <c r="I112" t="s">
         <v>65</v>
       </c>
-      <c r="J105" t="s">
+      <c r="J112" t="s">
         <v>66</v>
       </c>
-      <c r="K105" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C106" s="2">
+      <c r="K112" t="s" s="4">
+        <v>973</v>
+      </c>
+      <c r="L112" t="s">
+        <v>974</v>
+      </c>
+      <c r="M112" t="s" s="5">
+        <v>975</v>
+      </c>
+      <c r="N112" t="s">
+        <v>25</v>
+      </c>
+      <c r="O112" t="s">
+        <v>334</v>
+      </c>
+      <c r="P112" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>976</v>
+      </c>
+      <c r="B113" t="s">
+        <v>976</v>
+      </c>
+      <c r="C113" s="2">
         <v>1082801009158</v>
       </c>
-      <c r="D106">
+      <c r="D113">
         <v>2801136825</v>
       </c>
-      <c r="E106" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I106" t="s">
+      <c r="E113" t="s" s="3">
+        <v>977</v>
+      </c>
+      <c r="F113" t="s">
+        <v>978</v>
+      </c>
+      <c r="G113" t="s">
+        <v>979</v>
+      </c>
+      <c r="H113" t="s">
+        <v>980</v>
+      </c>
+      <c r="I113" t="s">
         <v>65</v>
       </c>
-      <c r="J106" t="s">
+      <c r="J113" t="s">
         <v>66</v>
       </c>
-      <c r="K106" t="s">
-[...5 lines deleted...]
-      <c r="M106" t="inlineStr">
+      <c r="K113" t="s">
+        <v>981</v>
+      </c>
+      <c r="L113" t="s">
+        <v>982</v>
+      </c>
+      <c r="M113" t="inlineStr">
         <is>
           <t>Компания начала свою деятельность в 2019 году. Производит сэндвич-панели, металлочерепицу, профнастил. Благодаря налаженным долгосрочным отношениям с производителями, компания может предлагать товары по ценам, которые ниже средних по городу.</t>
         </is>
       </c>
-      <c r="N106" t="s">
-[...5 lines deleted...]
-      <c r="P106" t="s">
+      <c r="N113" t="s">
+        <v>25</v>
+      </c>
+      <c r="O113" t="s">
+        <v>983</v>
+      </c>
+      <c r="P113" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="107">
-[...6 lines deleted...]
-      <c r="C107" s="2">
+    <row r="114">
+      <c r="A114" t="s">
+        <v>984</v>
+      </c>
+      <c r="B114" t="s">
+        <v>985</v>
+      </c>
+      <c r="C114" s="2">
         <v>1222800001214</v>
       </c>
-      <c r="D107">
+      <c r="D114">
         <v>2801268243</v>
       </c>
-      <c r="E107" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H107" t="s">
+      <c r="E114" t="s" s="3">
+        <v>986</v>
+      </c>
+      <c r="F114" t="s">
+        <v>987</v>
+      </c>
+      <c r="G114" t="s">
+        <v>988</v>
+      </c>
+      <c r="H114" t="s">
         <v>33</v>
       </c>
-      <c r="I107" t="s">
+      <c r="I114" t="s">
         <v>65</v>
       </c>
-      <c r="J107" t="s">
+      <c r="J114" t="s">
         <v>66</v>
       </c>
-      <c r="K107" t="s" s="4">
-[...12 lines deleted...]
-      <c r="P107" t="s">
+      <c r="K114" t="s" s="4">
+        <v>989</v>
+      </c>
+      <c r="L114" t="s">
+        <v>990</v>
+      </c>
+      <c r="M114"/>
+      <c r="N114" t="s">
+        <v>25</v>
+      </c>
+      <c r="O114" t="s">
+        <v>991</v>
+      </c>
+      <c r="P114" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="108">
-[...6 lines deleted...]
-      <c r="C108" s="2">
+    <row r="115">
+      <c r="A115" t="s">
+        <v>992</v>
+      </c>
+      <c r="B115" t="s">
+        <v>993</v>
+      </c>
+      <c r="C115" s="2">
         <v>1232800000036</v>
       </c>
-      <c r="D108">
+      <c r="D115">
         <v>2801272169</v>
       </c>
-      <c r="E108" t="s" s="3">
-[...11 lines deleted...]
-      <c r="I108" t="s">
+      <c r="E115" t="s" s="3">
+        <v>994</v>
+      </c>
+      <c r="F115" t="s">
+        <v>995</v>
+      </c>
+      <c r="G115" t="s">
+        <v>996</v>
+      </c>
+      <c r="H115" t="s" s="4">
+        <v>997</v>
+      </c>
+      <c r="I115" t="s">
         <v>65</v>
       </c>
-      <c r="J108" t="s">
+      <c r="J115" t="s">
         <v>75</v>
       </c>
-      <c r="K108" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M108" t="inlineStr" s="5">
+      <c r="K115" t="s" s="4">
+        <v>998</v>
+      </c>
+      <c r="L115" t="s">
+        <v>999</v>
+      </c>
+      <c r="M115" t="inlineStr" s="5">
         <is>
           <t>На рынке продукции из вибропрессованных изделий мы являемся молодой компанией, однако уже достигшей определенных успехов в своей отрасли. Промышленные объемы производства позволяют нам держать стабильно высокое качество нашей продукции и выгодные цены для наших партнеров. 
 Наша производственная линия способна обеспечить объекты любого масштаба. В одну рабочую смену мы производим до 2500 погонных метров тротуарных бордюров и 1500 квадратных метров тротуарной плитки (брусчатки).
 Мы привлекаем к обучению сотрудников только высококвалифицированных специалистов, что позволяет уже сейчас нашей компании достойно конкурировать с лидерами на отечественном рынке.</t>
         </is>
       </c>
-      <c r="N108" t="s">
-[...5 lines deleted...]
-      <c r="P108" t="s">
+      <c r="N115" t="s">
+        <v>25</v>
+      </c>
+      <c r="O115" t="s">
+        <v>1000</v>
+      </c>
+      <c r="P115" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="109">
-[...6 lines deleted...]
-      <c r="C109" s="2">
+    <row r="116">
+      <c r="A116" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C116" s="2">
         <v>318280100012520</v>
       </c>
-      <c r="D109" s="2">
+      <c r="D116" s="2">
         <v>251009282285</v>
       </c>
-      <c r="E109" t="s" s="3">
-[...8 lines deleted...]
-      <c r="H109" t="s">
+      <c r="E116" t="s" s="3">
+        <v>1003</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G116" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H116" t="s">
         <v>33</v>
       </c>
-      <c r="I109" t="s">
+      <c r="I116" t="s">
         <v>65</v>
       </c>
-      <c r="J109" t="s">
+      <c r="J116" t="s">
         <v>66</v>
       </c>
-      <c r="K109" t="s" s="4">
-[...5 lines deleted...]
-      <c r="M109" t="inlineStr">
+      <c r="K116" t="s" s="4">
+        <v>1006</v>
+      </c>
+      <c r="L116" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M116" t="inlineStr">
         <is>
           <t>Преимущества наших пластиковых окон: Мы работаем только с мировыми лидерами и проверенными поставщиками; Широкий выбор материалов и фурнитуры для пластиковых окон; Исполнение любых дизайн-проектов; Демократичные и гибкие цены на пластиковые окна, особые условия для социальных объектов; Быстрое и качественное производство и монтаж наших окон; БЕСПРОЦЕНТНАЯ РАССРОЧКА ПЛАТЕЖА. Так же мы устанавливаем металлические БАЛКОНЫ, ЛОДЖИИ , делаем внутренние и внешние отделочные работы любой сложности. Всегда в наличие входные двери.</t>
         </is>
       </c>
-      <c r="N109" t="s">
-[...6 lines deleted...]
-        <v>345</v>
+      <c r="N116" t="s">
+        <v>25</v>
+      </c>
+      <c r="O116" t="s">
+        <v>334</v>
+      </c>
+      <c r="P116" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C117" s="2">
+        <v>1132813000033</v>
+      </c>
+      <c r="D117">
+        <v>2810005346</v>
+      </c>
+      <c r="E117" t="s" s="3">
+        <v>387</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H117" t="s" s="4">
+        <v>1012</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J117" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K117" t="s" s="4">
+        <v>1015</v>
+      </c>
+      <c r="L117" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>Охрана, защита и воспроизводство лесов на землях лесного фонда. Борьба с лесными пожарами, лесовосстановление, защиту от вредителей и болезней, контроль за использованием лесных ресурсов. Производство пиломатериалов</t>
+        </is>
+      </c>
+      <c r="N117" t="s">
+        <v>25</v>
+      </c>
+      <c r="O117" t="s">
+        <v>316</v>
+      </c>
+      <c r="P117" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C118" s="2">
+        <v>324280000023667</v>
+      </c>
+      <c r="D118" s="2">
+        <v>751302126274</v>
+      </c>
+      <c r="E118" t="s" s="3">
+        <v>1018</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H118" t="s">
+        <v>208</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J118" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K118" t="s">
+        <v>208</v>
+      </c>
+      <c r="L118" t="s">
+        <v>208</v>
+      </c>
+      <c r="M118" t="s">
+        <v>1021</v>
+      </c>
+      <c r="N118" t="s">
+        <v>25</v>
+      </c>
+      <c r="O118" t="s">
+        <v>1021</v>
+      </c>
+      <c r="P118" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C119" s="2">
+        <v>304281307900050</v>
+      </c>
+      <c r="D119" s="2">
+        <v>281001098981</v>
+      </c>
+      <c r="E119" t="s" s="3">
+        <v>1023</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H119" t="s">
+        <v>208</v>
+      </c>
+      <c r="I119" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J119" t="s">
+        <v>1026</v>
+      </c>
+      <c r="K119" t="s">
+        <v>208</v>
+      </c>
+      <c r="L119" t="s">
+        <v>1027</v>
+      </c>
+      <c r="M119"/>
+      <c r="N119" t="s">
+        <v>25</v>
+      </c>
+      <c r="O119" t="s">
+        <v>1028</v>
+      </c>
+      <c r="P119" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C120">
+        <v>2813009469</v>
+      </c>
+      <c r="D120">
+        <v>2813009469</v>
+      </c>
+      <c r="E120" t="s" s="3">
+        <v>1031</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H120" t="s">
+        <v>208</v>
+      </c>
+      <c r="I120" t="s">
+        <v>56</v>
+      </c>
+      <c r="J120" t="s">
+        <v>57</v>
+      </c>
+      <c r="K120" t="s">
+        <v>208</v>
+      </c>
+      <c r="L120" t="s">
+        <v>1034</v>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>Охрана, защита и воспроизводство лесов на землях лесного фонда. Борьба с лесными пожарами, лесовосстановление, защиту от вредителей и болезней, контроль за использованием лесных ресурсов. Производство пиломатериалов</t>
+        </is>
+      </c>
+      <c r="N120" t="s">
+        <v>25</v>
+      </c>
+      <c r="O120" t="s">
+        <v>316</v>
+      </c>
+      <c r="P120" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C121" s="2">
+        <v>1172801008742</v>
+      </c>
+      <c r="D121">
+        <v>2801233603</v>
+      </c>
+      <c r="E121" t="s" s="3">
+        <v>1037</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H121" t="s">
+        <v>208</v>
+      </c>
+      <c r="I121" t="s">
+        <v>65</v>
+      </c>
+      <c r="J121" t="s">
+        <v>66</v>
+      </c>
+      <c r="K121" t="s">
+        <v>208</v>
+      </c>
+      <c r="L121" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M121" t="s">
+        <v>1041</v>
+      </c>
+      <c r="N121" t="s">
+        <v>25</v>
+      </c>
+      <c r="O121" t="s">
+        <v>1042</v>
+      </c>
+      <c r="P121" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C122" s="2">
+        <v>1182801006013</v>
+      </c>
+      <c r="D122">
+        <v>2801242069</v>
+      </c>
+      <c r="E122" t="s" s="3">
+        <v>1045</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H122" t="s">
+        <v>208</v>
+      </c>
+      <c r="I122" t="s">
+        <v>65</v>
+      </c>
+      <c r="J122" t="s">
+        <v>66</v>
+      </c>
+      <c r="K122" t="s" s="4">
+        <v>1048</v>
+      </c>
+      <c r="L122" t="s">
+        <v>1049</v>
+      </c>
+      <c r="M122" t="s">
+        <v>1050</v>
+      </c>
+      <c r="N122" t="s">
+        <v>25</v>
+      </c>
+      <c r="O122" t="s">
+        <v>1051</v>
+      </c>
+      <c r="P122" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C123" s="2">
+        <v>1182801008202</v>
+      </c>
+      <c r="D123">
+        <v>2813010471</v>
+      </c>
+      <c r="E123" t="s" s="3">
+        <v>1054</v>
+      </c>
+      <c r="F123" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G123" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H123" t="s" s="4">
+        <v>1057</v>
+      </c>
+      <c r="I123" t="s">
+        <v>56</v>
+      </c>
+      <c r="J123" t="s">
+        <v>1058</v>
+      </c>
+      <c r="K123" t="s" s="4">
+        <v>1059</v>
+      </c>
+      <c r="L123" t="s">
+        <v>1060</v>
+      </c>
+      <c r="M123" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N123" t="s">
+        <v>25</v>
+      </c>
+      <c r="O123" t="s">
+        <v>1062</v>
+      </c>
+      <c r="P123" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C124" s="2">
+        <v>1072801008060</v>
+      </c>
+      <c r="D124">
+        <v>2801122727</v>
+      </c>
+      <c r="E124" t="s" s="3">
+        <v>1065</v>
+      </c>
+      <c r="F124" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G124" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H124" t="s">
+        <v>208</v>
+      </c>
+      <c r="I124" t="s">
+        <v>56</v>
+      </c>
+      <c r="J124" t="s">
+        <v>57</v>
+      </c>
+      <c r="K124" t="s">
+        <v>208</v>
+      </c>
+      <c r="L124" t="s">
+        <v>1068</v>
+      </c>
+      <c r="M124" t="s">
+        <v>1069</v>
+      </c>
+      <c r="N124" t="s">
+        <v>25</v>
+      </c>
+      <c r="O124" t="s">
+        <v>1070</v>
+      </c>
+      <c r="P124" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C125" s="2">
+        <v>1052800030865</v>
+      </c>
+      <c r="D125">
+        <v>2801101854</v>
+      </c>
+      <c r="E125" t="s" s="3">
+        <v>1073</v>
+      </c>
+      <c r="F125" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G125" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I125" t="s">
+        <v>65</v>
+      </c>
+      <c r="J125" t="s">
+        <v>66</v>
+      </c>
+      <c r="K125" t="s" s="4">
+        <v>1077</v>
+      </c>
+      <c r="L125" t="s">
+        <v>1078</v>
+      </c>
+      <c r="M125" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N125" t="s">
+        <v>25</v>
+      </c>
+      <c r="O125" t="s">
+        <v>1080</v>
+      </c>
+      <c r="P125" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C126" s="2">
+        <v>1082801007640</v>
+      </c>
+      <c r="D126">
+        <v>2801135324</v>
+      </c>
+      <c r="E126" t="s" s="3">
+        <v>1083</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G126" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H126" t="s">
+        <v>208</v>
+      </c>
+      <c r="I126" t="s">
+        <v>65</v>
+      </c>
+      <c r="J126" t="s">
+        <v>66</v>
+      </c>
+      <c r="K126" t="s">
+        <v>208</v>
+      </c>
+      <c r="L126" t="s">
+        <v>1086</v>
+      </c>
+      <c r="M126" t="s">
+        <v>1087</v>
+      </c>
+      <c r="N126" t="s">
+        <v>25</v>
+      </c>
+      <c r="O126" t="s">
+        <v>252</v>
+      </c>
+      <c r="P126" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C127" s="2">
+        <v>1082801001194</v>
+      </c>
+      <c r="D127">
+        <v>2812008261</v>
+      </c>
+      <c r="E127" t="s" s="3">
+        <v>1090</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H127" t="s" s="4">
+        <v>1093</v>
+      </c>
+      <c r="I127" t="s">
+        <v>45</v>
+      </c>
+      <c r="J127" t="s">
+        <v>46</v>
+      </c>
+      <c r="K127" t="s" s="4">
+        <v>1094</v>
+      </c>
+      <c r="L127" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M127" t="s">
+        <v>1096</v>
+      </c>
+      <c r="N127" t="s">
+        <v>25</v>
+      </c>
+      <c r="O127" t="s">
+        <v>252</v>
+      </c>
+      <c r="P127" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C128" s="2">
+        <v>1062801025550</v>
+      </c>
+      <c r="D128">
+        <v>2801110778</v>
+      </c>
+      <c r="E128" t="s" s="3">
+        <v>1099</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G128" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H128" t="s" s="4">
+        <v>1102</v>
+      </c>
+      <c r="I128" t="s">
+        <v>65</v>
+      </c>
+      <c r="J128" t="s">
+        <v>66</v>
+      </c>
+      <c r="K128" t="s" s="4">
+        <v>1103</v>
+      </c>
+      <c r="L128" t="s">
+        <v>1104</v>
+      </c>
+      <c r="M128" t="s">
+        <v>1105</v>
+      </c>
+      <c r="N128" t="s">
+        <v>25</v>
+      </c>
+      <c r="O128" t="s">
+        <v>1106</v>
+      </c>
+      <c r="P128" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C129" s="2">
+        <v>1162801052457</v>
+      </c>
+      <c r="D129">
+        <v>2801217658</v>
+      </c>
+      <c r="E129" t="s" s="3">
+        <v>1109</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H129" t="s" s="4">
+        <v>1112</v>
+      </c>
+      <c r="I129" t="s">
+        <v>65</v>
+      </c>
+      <c r="J129" t="s">
+        <v>66</v>
+      </c>
+      <c r="K129" t="s" s="4">
+        <v>1113</v>
+      </c>
+      <c r="L129" t="s">
+        <v>1114</v>
+      </c>
+      <c r="M129" t="s">
+        <v>1115</v>
+      </c>
+      <c r="N129" t="s">
+        <v>25</v>
+      </c>
+      <c r="O129" t="s">
+        <v>1116</v>
+      </c>
+      <c r="P129" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C130" s="2">
+        <v>1132801009373</v>
+      </c>
+      <c r="D130">
+        <v>2801189947</v>
+      </c>
+      <c r="E130" t="s" s="3">
+        <v>1119</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G130" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H130" t="s">
+        <v>208</v>
+      </c>
+      <c r="I130" t="s">
+        <v>65</v>
+      </c>
+      <c r="J130" t="s">
+        <v>66</v>
+      </c>
+      <c r="K130" t="s">
+        <v>208</v>
+      </c>
+      <c r="L130" t="s">
+        <v>1122</v>
+      </c>
+      <c r="M130" t="s">
+        <v>1123</v>
+      </c>
+      <c r="N130" t="s">
+        <v>25</v>
+      </c>
+      <c r="O130" t="s">
+        <v>940</v>
+      </c>
+      <c r="P130" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C131" s="2">
+        <v>1172801010502</v>
+      </c>
+      <c r="D131">
+        <v>2801234886</v>
+      </c>
+      <c r="E131" t="s" s="3">
+        <v>1126</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G131" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H131" t="s">
+        <v>208</v>
+      </c>
+      <c r="I131" t="s">
+        <v>65</v>
+      </c>
+      <c r="J131" t="s">
+        <v>66</v>
+      </c>
+      <c r="K131" t="s">
+        <v>208</v>
+      </c>
+      <c r="L131" t="s">
+        <v>1129</v>
+      </c>
+      <c r="M131" t="s">
+        <v>1130</v>
+      </c>
+      <c r="N131" t="s">
+        <v>25</v>
+      </c>
+      <c r="O131" t="s">
+        <v>334</v>
+      </c>
+      <c r="P131" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C132" s="2">
+        <v>1162801054492</v>
+      </c>
+      <c r="D132">
+        <v>2801219341</v>
+      </c>
+      <c r="E132" t="s" s="3">
+        <v>1133</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I132" t="s">
+        <v>65</v>
+      </c>
+      <c r="J132" t="s">
+        <v>66</v>
+      </c>
+      <c r="K132" t="s" s="4">
+        <v>1137</v>
+      </c>
+      <c r="L132" t="s">
+        <v>1138</v>
+      </c>
+      <c r="M132" t="s">
+        <v>1139</v>
+      </c>
+      <c r="N132" t="s">
+        <v>25</v>
+      </c>
+      <c r="O132" t="s">
+        <v>334</v>
+      </c>
+      <c r="P132" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C133" s="2">
+        <v>1202800008400</v>
+      </c>
+      <c r="D133">
+        <v>2801260967</v>
+      </c>
+      <c r="E133" t="s" s="3">
+        <v>1142</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H133" t="s">
+        <v>208</v>
+      </c>
+      <c r="I133" t="s">
+        <v>65</v>
+      </c>
+      <c r="J133" t="s">
+        <v>66</v>
+      </c>
+      <c r="K133" t="s" s="4">
+        <v>1145</v>
+      </c>
+      <c r="L133" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M133" t="s">
+        <v>1147</v>
+      </c>
+      <c r="N133" t="s">
+        <v>25</v>
+      </c>
+      <c r="O133" t="s">
+        <v>334</v>
+      </c>
+      <c r="P133" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C134" s="2">
+        <v>1222800005900</v>
+      </c>
+      <c r="D134">
+        <v>2801271285</v>
+      </c>
+      <c r="E134" t="s" s="3">
+        <v>1150</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H134" t="s">
+        <v>208</v>
+      </c>
+      <c r="I134" t="s">
+        <v>65</v>
+      </c>
+      <c r="J134" t="s">
+        <v>66</v>
+      </c>
+      <c r="K134" t="s" s="4">
+        <v>1153</v>
+      </c>
+      <c r="L134" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M134" t="s">
+        <v>1155</v>
+      </c>
+      <c r="N134" t="s">
+        <v>25</v>
+      </c>
+      <c r="O134" t="s">
+        <v>1156</v>
+      </c>
+      <c r="P134" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C135" s="2">
+        <v>1112801002929</v>
+      </c>
+      <c r="D135">
+        <v>2801161204</v>
+      </c>
+      <c r="E135" t="s" s="3">
+        <v>1159</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G135" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H135" t="s">
+        <v>208</v>
+      </c>
+      <c r="I135" t="s">
+        <v>65</v>
+      </c>
+      <c r="J135" t="s">
+        <v>66</v>
+      </c>
+      <c r="K135" t="s">
+        <v>208</v>
+      </c>
+      <c r="L135" t="s">
+        <v>1162</v>
+      </c>
+      <c r="M135" t="s">
+        <v>1163</v>
+      </c>
+      <c r="N135" t="s">
+        <v>25</v>
+      </c>
+      <c r="O135" t="s">
+        <v>252</v>
+      </c>
+      <c r="P135" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C136" s="2">
+        <v>312280117800010</v>
+      </c>
+      <c r="D136" s="2">
+        <v>280116799910</v>
+      </c>
+      <c r="E136" t="s" s="3">
+        <v>1166</v>
+      </c>
+      <c r="F136" t="s">
+        <v>624</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H136" t="s">
+        <v>33</v>
+      </c>
+      <c r="I136" t="s">
+        <v>65</v>
+      </c>
+      <c r="J136" t="s">
+        <v>66</v>
+      </c>
+      <c r="K136" t="s" s="4">
+        <v>1168</v>
+      </c>
+      <c r="L136" t="s" s="3">
+        <v>1169</v>
+      </c>
+      <c r="M136"/>
+      <c r="N136" t="s">
+        <v>25</v>
+      </c>
+      <c r="O136" t="s">
+        <v>1170</v>
+      </c>
+      <c r="P136" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C137" s="2">
+        <v>323280000044010</v>
+      </c>
+      <c r="D137" s="2">
+        <v>281503643895</v>
+      </c>
+      <c r="E137" t="s" s="3">
+        <v>1173</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H137" t="s">
+        <v>33</v>
+      </c>
+      <c r="I137" t="s">
+        <v>886</v>
+      </c>
+      <c r="J137" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K137" t="s" s="4">
+        <v>1177</v>
+      </c>
+      <c r="L137" t="s">
+        <v>208</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1178</v>
+      </c>
+      <c r="N137" t="s">
+        <v>25</v>
+      </c>
+      <c r="O137" t="s">
+        <v>1179</v>
+      </c>
+      <c r="P137" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C138" s="2">
+        <v>1252800002861</v>
+      </c>
+      <c r="D138">
+        <v>2800001141</v>
+      </c>
+      <c r="E138" t="s" s="3">
+        <v>1182</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H138" t="s" s="4">
+        <v>1185</v>
+      </c>
+      <c r="I138" t="s">
+        <v>65</v>
+      </c>
+      <c r="J138" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K138" t="s" s="4">
+        <v>1187</v>
+      </c>
+      <c r="L138" s="2">
+        <v>79143883814</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N138" t="s">
+        <v>25</v>
+      </c>
+      <c r="O138" t="s">
+        <v>1189</v>
+      </c>
+      <c r="P138" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C139" s="2">
+        <v>1032800153946</v>
+      </c>
+      <c r="D139">
+        <v>2804010443</v>
+      </c>
+      <c r="E139" t="s" s="3">
+        <v>1192</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H139" t="s">
+        <v>33</v>
+      </c>
+      <c r="I139" t="s">
+        <v>153</v>
+      </c>
+      <c r="J139" t="s">
+        <v>1195</v>
+      </c>
+      <c r="K139" t="s" s="4">
+        <v>1196</v>
+      </c>
+      <c r="L139" s="2">
+        <v>79243474412</v>
+      </c>
+      <c r="M139" t="inlineStr" s="5">
+        <is>
+          <t>Специализация: Производство и продажа современных строительных материалов для благоустройства.
+Основные направления:
+Тротуарная плитка и брусчатка: широкий выбор форм, фактур и цветовых решений.
+Бордюрный камень: дорожные и тротуарные бордюры высокой прочности.
+Резиновые покрытия: безопасные изделия из резиновой крошки для площадок.
+Бетон строительный</t>
+        </is>
+      </c>
+      <c r="N139" t="s">
+        <v>25</v>
+      </c>
+      <c r="O139" t="s">
+        <v>1197</v>
+      </c>
+      <c r="P139" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C140" s="2">
+        <v>1232800008792</v>
+      </c>
+      <c r="D140">
+        <v>2801278298</v>
+      </c>
+      <c r="E140" t="s" s="3">
+        <v>1200</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I140" t="s">
+        <v>65</v>
+      </c>
+      <c r="J140" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K140" t="s" s="4">
+        <v>1204</v>
+      </c>
+      <c r="L140" t="s">
+        <v>1205</v>
+      </c>
+      <c r="M140" t="inlineStr" s="5">
+        <is>
+          <t>Компания ОйлТерм специализируется на производстве котельного оборудования, где в качестве топлива используется отработанное масло, а именно:
+— комбинированные котлы на твердом топливе (дрова, уголь, брикеты) и жидком топливе (отработанные масла, мазут солярка, керосин)
+— горелки на жидком топливе мощностью от 10 кВт до 3000 кВт
+— котлы на различных видах топлива
+— печи/калориферы и тепловые пушки на жидком топливе
+— парогенераторы на различных видах топлива
+— нестандартное оборудование на различных видах топлива
+Специалисты компании имеют большой опыт работы в области переработки и сжигания отработанных масел всех типов.
+Мы объединили все лучшие достижения в этой области и реализовали их в нашем оборудовании.</t>
+        </is>
+      </c>
+      <c r="N140" t="s">
+        <v>25</v>
+      </c>
+      <c r="O140" t="s">
+        <v>1206</v>
+      </c>
+      <c r="P140" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="K2" r:id="rId1" location="" display="mailto:info@industry-amur.ru"/>
     <hyperlink ref="K3" r:id="rId2" location="" display="mailto:zakupki@oao560btrz.ru"/>
     <hyperlink ref="H4" r:id="rId3" location="" display="https://fasadamur.ru/"/>
     <hyperlink ref="K4" r:id="rId4" location="" display="mailto:fasadkrovla@mail.ru"/>
     <hyperlink ref="K5" r:id="rId5" location="" display="mailto:sales@ris38.ru"/>
     <hyperlink ref="H6" r:id="rId6" location="" display="https://www.alaska28.ru/"/>
     <hyperlink ref="K6" r:id="rId7" location="" display="mailto:215232@bk.ru"/>
     <hyperlink ref="H7" r:id="rId8" location="" display="https://ptkmzm.ru/"/>
     <hyperlink ref="K7" r:id="rId9" location="" display="mailto:ptkmzm@mail.ru"/>
     <hyperlink ref="K8" r:id="rId10" location="" display="mailto:535915@mail.ru"/>
     <hyperlink ref="K10" r:id="rId11" location="" display="mailto:brmz@atlasmining.ru"/>
     <hyperlink ref="K11" r:id="rId12" location="" display="mailto:zakomornyi_aleks@mail.ru"/>
     <hyperlink ref="H12" r:id="rId13" location="" display="https://viktoriya-profnastil.ru/"/>
     <hyperlink ref="H14" r:id="rId14" location="" display="https://vitsafe.com/"/>
     <hyperlink ref="K14" r:id="rId15" location="" display="mailto:vit@vitsafe.com"/>
     <hyperlink ref="K15" r:id="rId16" location="" display="mailto:ooo.smit@yandex.ru"/>
     <hyperlink ref="K16" r:id="rId17" location="" display="mailto:n.shipicina@gmail.com"/>
     <hyperlink ref="K18" r:id="rId18" location="" display="mailto:31blok@rambler.ru"/>
     <hyperlink ref="H19" r:id="rId19" location="" display="http://smu28.su"/>
     <hyperlink ref="K19" r:id="rId20" location="" display="mailto:smuall@mail.ru"/>
     <hyperlink ref="K20" r:id="rId21" location="" display="mailto:arz680@mail.ru"/>
     <hyperlink ref="K21" r:id="rId22" location="" display="mailto:garajservis@mail.ru"/>
-    <hyperlink ref="H22" r:id="rId23" location="" display="https://blagdorznak28.ru/"/>
-[...85 lines deleted...]
-    <hyperlink ref="K109" r:id="rId109" location="" display="mailto:tcar-okna@yandex.ru"/>
+    <hyperlink ref="K22" r:id="rId23" location="" display="mailto:amurpaket@yandex.ru"/>
+    <hyperlink ref="H23" r:id="rId24" location="" display="https://blagdorznak28.ru/"/>
+    <hyperlink ref="K23" r:id="rId25" location="" display="mailto:amurgossmep@mail.ru"/>
+    <hyperlink ref="K24" r:id="rId26" location="" display="mailto:mornev48@mail.ru"/>
+    <hyperlink ref="K25" r:id="rId27" location="" display="mailto:mechanictreade@mail.ru"/>
+    <hyperlink ref="H26" r:id="rId28" location="" display="https://amurnelma.ru/"/>
+    <hyperlink ref="K26" r:id="rId29" location="" display="mailto:nelma2009@yandex.ru"/>
+    <hyperlink ref="H28" r:id="rId30" location="" display="https://www.ametis.ru/company"/>
+    <hyperlink ref="K28" r:id="rId31" location="" display="mailto:market@ametis.ru"/>
+    <hyperlink ref="K30" r:id="rId32" location="" display="mailto:oooazmk@mail.ru"/>
+    <hyperlink ref="K32" r:id="rId33" location="" display="mailto:aps-amur@yandex.ru"/>
+    <hyperlink ref="K33" r:id="rId34" location="" display="mailto:info@betonbee.ru"/>
+    <hyperlink ref="K34" r:id="rId35" location="" display="mailto:fevralsles@mail.ru"/>
+    <hyperlink ref="K35" r:id="rId36" location="" display="mailto:dvspk@yandex.ru"/>
+    <hyperlink ref="K37" r:id="rId37" location="" display="mailto:info@sar-holding.ru"/>
+    <hyperlink ref="H38" r:id="rId38" location="" display="https://kotlosnab.ru/about/dv"/>
+    <hyperlink ref="K39" r:id="rId39" location="" display="mailto:572211@mail.ru"/>
+    <hyperlink ref="H40" r:id="rId40" location="" display="http://www.bgbz.ru/"/>
+    <hyperlink ref="K40" r:id="rId41" location="" display="mailto:ukbh@yandex.ru"/>
+    <hyperlink ref="K41" r:id="rId42" location="" display="mailto:info@upakovka-amur.ru"/>
+    <hyperlink ref="H43" r:id="rId43" location="" display="https://totem-plus.ru/"/>
+    <hyperlink ref="K43" r:id="rId44" location="" display="mailto:Sinenko.s@list.ru"/>
+    <hyperlink ref="K44" r:id="rId45" location="" display="mailto:block110@mail.ru"/>
+    <hyperlink ref="K45" r:id="rId46" location="" display="mailto:info@vostok-stal.ru"/>
+    <hyperlink ref="K46" r:id="rId47" location="" display="mailto:delo@vikontrol.ru"/>
+    <hyperlink ref="K47" r:id="rId48" location="" display="mailto:dakivr@mail.ru"/>
+    <hyperlink ref="H48" r:id="rId49" location="" display="https://gbi-13.ru/index.php/about-us"/>
+    <hyperlink ref="K48" r:id="rId50" location="" display="mailto:gbi13-pto@list.ru"/>
+    <hyperlink ref="H49" r:id="rId51" location="" display="https://apk-dv.ru"/>
+    <hyperlink ref="K49" r:id="rId52" location="" display="mailto:engineering@apk-dv.ru-dv.ru"/>
+    <hyperlink ref="H50" r:id="rId53" location="" display="https://bl.ck.ru/"/>
+    <hyperlink ref="K50" r:id="rId54" location="" display="mailto:akk028@mail.ru"/>
+    <hyperlink ref="K51" r:id="rId55" location="" display="mailto:md-amur@yandex.ru"/>
+    <hyperlink ref="K52" r:id="rId56" location="" display="mailto:amur-beton@mail.ru"/>
+    <hyperlink ref="H54" r:id="rId57" location="" display="https://amur-gcc.ru/"/>
+    <hyperlink ref="K56" r:id="rId58" location="" display="mailto:2801082721@eo.tensor.ru"/>
+    <hyperlink ref="K57" r:id="rId59" location="" display="mailto:info@amurkraski.ru"/>
+    <hyperlink ref="K58" r:id="rId60" location="" display="mailto:priemnaya@usm28.ru"/>
+    <hyperlink ref="K59" r:id="rId61" location="" display="mailto:nikeenko_na@mail.ru"/>
+    <hyperlink ref="H62" r:id="rId62" location="" display="https://monolit-amur.ru/"/>
+    <hyperlink ref="K62" r:id="rId63" location="" display="mailto:monolit-amur@mail.ru"/>
+    <hyperlink ref="K63" r:id="rId64" location="" display="mailto:anton_nekhaenko@mail.ru"/>
+    <hyperlink ref="H64" r:id="rId65" location="" display="http://dvpsp.ru/"/>
+    <hyperlink ref="K67" r:id="rId66" location="" display="mailto:petroleum2009@yandex.ru"/>
+    <hyperlink ref="K68" r:id="rId67" location="" display="mailto:zhelezobeton28@mail.ru"/>
+    <hyperlink ref="K69" r:id="rId68" location="" display="mailto:gvitales@yandex.ru"/>
+    <hyperlink ref="K70" r:id="rId69" location="" display="mailto:cmk_28@mail.ru"/>
+    <hyperlink ref="K71" r:id="rId70" location="" display="mailto:sprinter_dz@rambler.ru"/>
+    <hyperlink ref="K72" r:id="rId71" location="" display="mailto:roev.pro@mail.ru"/>
+    <hyperlink ref="K73" r:id="rId72" location="" display="mailto:krivosheeva2018@yandex.ru"/>
+    <hyperlink ref="H74" r:id="rId73" location="home" display="https://noci-kids.orgs.biz/ - home"/>
+    <hyperlink ref="K74" r:id="rId74" location="" display="mailto:Lubov-g@inbox.ru"/>
+    <hyperlink ref="K76" r:id="rId75" location="" display="mailto:info@homemaster.ru"/>
+    <hyperlink ref="H78" r:id="rId76" location="" display="https://vostok-m.ru/o_kompanii"/>
+    <hyperlink ref="K78" r:id="rId77" location="" display="mailto:561766a@gmail.com"/>
+    <hyperlink ref="K79" r:id="rId78" location="" display="mailto:albero-mebel@mail.ru"/>
+    <hyperlink ref="K80" r:id="rId79" location="" display="mailto:rospuh28@mail.ru"/>
+    <hyperlink ref="K81" r:id="rId80" location="" display="mailto:matras.2011@yandex.ru"/>
+    <hyperlink ref="K82" r:id="rId81" location="" display="mailto:compromise28@mail.ru"/>
+    <hyperlink ref="H83" r:id="rId82" location="" display="https://dalstroihim.ru/"/>
+    <hyperlink ref="K83" r:id="rId83" location="" display="mailto:dvsth@mail.ru"/>
+    <hyperlink ref="K84" r:id="rId84" location="" display="mailto:oooskazkaooo@mail.ru"/>
+    <hyperlink ref="H85" r:id="rId85" location="" display="https://metallmaster-dv.ru/"/>
+    <hyperlink ref="K85" r:id="rId86" location="" display="mailto:ask@metallmaster-dv.ru"/>
+    <hyperlink ref="K86" r:id="rId87" location="" display="mailto:vlasovich@rambler.ru"/>
+    <hyperlink ref="K87" r:id="rId88" location="" display="mailto:osbi@inbox.ru"/>
+    <hyperlink ref="K88" r:id="rId89" location="" display="mailto:kcsb@mail.ru"/>
+    <hyperlink ref="K89" r:id="rId90" location="" display="mailto:alex-skazkin@rambler.ru"/>
+    <hyperlink ref="K91" r:id="rId91" location="" display="mailto:stend28@mail.ru"/>
+    <hyperlink ref="H92" r:id="rId92" location="" display="https://t.me/woodandsteel_blg"/>
+    <hyperlink ref="K92" r:id="rId93" location="" display="mailto:torshin_01@mail.ru"/>
+    <hyperlink ref="K94" r:id="rId94" location="" display="mailto:qazin@yandex.ru"/>
+    <hyperlink ref="K95" r:id="rId95" location="" display="mailto:leodrtynda@mail.ru"/>
+    <hyperlink ref="K96" r:id="rId96" location="" display="mailto:konstrukcii2@yndex.ru"/>
+    <hyperlink ref="K97" r:id="rId97" location="" display="mailto:iolinichenko@mail.ru"/>
+    <hyperlink ref="K99" r:id="rId98" location="" display="mailto:indeika28@bk.ru"/>
+    <hyperlink ref="K100" r:id="rId99" location="" display="mailto:e_elevator@mail.ru"/>
+    <hyperlink ref="K101" r:id="rId100" location="" display="mailto:oxrana2207@yandex.ru"/>
+    <hyperlink ref="H102" r:id="rId101" location="" display="https://ип-базилевская.рф/"/>
+    <hyperlink ref="K102" r:id="rId102" location="" display="mailto:iraturova@gmail.com"/>
+    <hyperlink ref="K103" r:id="rId103" location="" display="mailto:xlebozabod@mail.ru"/>
+    <hyperlink ref="K105" r:id="rId104" location="" display="mailto:info@pologdv.ru"/>
+    <hyperlink ref="H106" r:id="rId105" location="" display="https://blagoveshchensk-pererabotka.gazprom.ru/"/>
+    <hyperlink ref="K106" r:id="rId106" location="" display="mailto:gppb@amurgpz.ru"/>
+    <hyperlink ref="K107" r:id="rId107" location="" display="mailto:info@constructor-citu.ru"/>
+    <hyperlink ref="K108" r:id="rId108" location="" display="mailto:LDV-28@yandex.ru"/>
+    <hyperlink ref="K109" r:id="rId109" location="" display="mailto:blagoverf@mail.ru"/>
+    <hyperlink ref="K110" r:id="rId110" location="" display="mailto:lvk.dv@mail.ru"/>
+    <hyperlink ref="K111" r:id="rId111" location="" display="mailto:nikandrovvik@mail.ru"/>
+    <hyperlink ref="K112" r:id="rId112" location="" display="mailto:ros-okna11@mail.ru"/>
+    <hyperlink ref="K114" r:id="rId113" location="" display="mailto:ooo.asmes28@yandex.ru"/>
+    <hyperlink ref="H115" r:id="rId114" location="" display="http://xn----7sbbuxkdjv3a0i.xn--p1ai/"/>
+    <hyperlink ref="K115" r:id="rId115" location="" display="mailto:amur_stone@mail.ru"/>
+    <hyperlink ref="K116" r:id="rId116" location="" display="mailto:tcar-okna@yandex.ru"/>
+    <hyperlink ref="H117" r:id="rId117" location="" display="https://gau-amurskoy-oblasti.orgs.biz/"/>
+    <hyperlink ref="K117" r:id="rId118" location="" display="mailto:arhleshoz@bk.ru"/>
+    <hyperlink ref="K122" r:id="rId119" location="" display="mailto:atom@amurps.com"/>
+    <hyperlink ref="H123" r:id="rId120" location="" display="https://dvtg.ru/vkm/"/>
+    <hyperlink ref="K123" r:id="rId121" location="" display="mailto:vkm.bureya@gmail.ru"/>
+    <hyperlink ref="K125" r:id="rId122" location="" display="mailto:begemot028@mail.ru"/>
+    <hyperlink ref="H127" r:id="rId123" location="" display="https://tdd.2x2.su/"/>
+    <hyperlink ref="K127" r:id="rId124" location="" display="mailto:tdd@2x2.su"/>
+    <hyperlink ref="H128" r:id="rId125" location="" display="https://azot.nicepage.io/"/>
+    <hyperlink ref="K128" r:id="rId126" location="" display="mailto:azotamur@rambler.ru"/>
+    <hyperlink ref="H129" r:id="rId127" location="" display="https://amurkislorod.ru/"/>
+    <hyperlink ref="K129" r:id="rId128" location="" display="mailto:kislorod.amur@mail.ru"/>
+    <hyperlink ref="K132" r:id="rId129" location="" display="mailto:asokna@yandex.ru"/>
+    <hyperlink ref="K133" r:id="rId130" location="" display="mailto:partner-okna@inbox.ru"/>
+    <hyperlink ref="K134" r:id="rId131" location="" display="mailto:amurokna1@mail.ru"/>
+    <hyperlink ref="K136" r:id="rId132" location="" display="mailto:buh-kc@yandex.ru"/>
+    <hyperlink ref="K137" r:id="rId133" location="" display="mailto:dchenko19-65@yandex.ru"/>
+    <hyperlink ref="H138" r:id="rId134" location="" display="https://stroypro28.ru/"/>
+    <hyperlink ref="K138" r:id="rId135" location="" display="mailto:pros1990.90@mail.ru"/>
+    <hyperlink ref="K139" r:id="rId136" location="" display="mailto:viraj_bel@mail.ru"/>
+    <hyperlink ref="K140" r:id="rId137" location="" display="mailto:oilthermrus@gmail.com"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>