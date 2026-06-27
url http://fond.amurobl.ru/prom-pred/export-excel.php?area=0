--- v0 (2026-03-17)
+++ v1 (2026-06-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1171" uniqueCount="1171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1207" uniqueCount="1207">
   <si>
     <t>Полное наименование организации</t>
   </si>
   <si>
     <t>Сокращенное наименование организации</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>Юридический адрес</t>
   </si>
   <si>
     <t>Руководитель организации</t>
   </si>
   <si>
     <t>Сайт</t>
   </si>
   <si>
@@ -3528,50 +3528,158 @@
     <t>+7‒914‒558‒75‒33 руководитель +7‒924‒447‒61‒11 отдел дизайна</t>
   </si>
   <si>
     <t>Печать визиток и баннеров</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Пинегин Андрей Владимирович</t>
   </si>
   <si>
     <t>ИП Пинегин А. В.</t>
   </si>
   <si>
     <t>26.06.2012</t>
   </si>
   <si>
     <t>Пинегин Андрей Владимирович</t>
   </si>
   <si>
     <t>buh-kc@yandex.ru</t>
   </si>
   <si>
     <t>+7914-557-05-64</t>
   </si>
   <si>
     <t>Предметы интерьера, мебель</t>
+  </si>
+  <si>
+    <t>ИП Фетисов Борис Сергеевич</t>
+  </si>
+  <si>
+    <t>ИП Фетисов Б.С.</t>
+  </si>
+  <si>
+    <t>20.12.2023</t>
+  </si>
+  <si>
+    <t>676246, Амурская область, город Зея</t>
+  </si>
+  <si>
+    <t>Фетисов Борис Сергеевич</t>
+  </si>
+  <si>
+    <t>г. Зея</t>
+  </si>
+  <si>
+    <t>dchenko19-65@yandex.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель</t>
+  </si>
+  <si>
+    <t>Производство прочей мебели (31.09), Производство мебели для офисов и предприятий торговли (31.01), Производство кухонной мебели (31.02)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Стройпро"</t>
+  </si>
+  <si>
+    <t>ООО"Стройпро"</t>
+  </si>
+  <si>
+    <t>21.04.2025</t>
+  </si>
+  <si>
+    <t>676855, Амурская обл, г Благовещенск ул. Шимановского, д. 27 (Бизнес Центр "Торис"), оф. 205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">директор Проскуряков Сергей Владимирович </t>
+  </si>
+  <si>
+    <t>https://stroypro28.ru/</t>
+  </si>
+  <si>
+    <t>г.Благовещенск</t>
+  </si>
+  <si>
+    <t>pros1990.90@mail.ru</t>
+  </si>
+  <si>
+    <t>Производство строительных металлических конструкций, изделий и их частей</t>
+  </si>
+  <si>
+    <t>Производство строительных металлических конструкций, изделий и их частей — 25.11</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Вираж"</t>
+  </si>
+  <si>
+    <t>ООО "Вираж"</t>
+  </si>
+  <si>
+    <t>02.12.2003</t>
+  </si>
+  <si>
+    <t>676855, Амурская обл, г Белогорск, ул Ломоносова, д. 18, -</t>
+  </si>
+  <si>
+    <t xml:space="preserve">директор Козлов Виктор Викторович </t>
+  </si>
+  <si>
+    <t xml:space="preserve">г.Белогорск </t>
+  </si>
+  <si>
+    <t>viraj_bel@mail.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Плитка тротуарная , Резиновая крошка , Бордюры дорожные и тротуарные </t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ОйлТерм"</t>
+  </si>
+  <si>
+    <t>ООО"ОйлТерм"</t>
+  </si>
+  <si>
+    <t>01.12.2023</t>
+  </si>
+  <si>
+    <t>676855, Амурская обл, г Благовещенск ул Перспективная, 45, офис 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">директор Геращенко Алексей Сергеевич </t>
+  </si>
+  <si>
+    <t>oiltherm.ru</t>
+  </si>
+  <si>
+    <t>oilthermrus@gmail.com</t>
+  </si>
+  <si>
+    <t>+7 800 511-64-63</t>
+  </si>
+  <si>
+    <t>Горелки на отработанном топливе, запасные части к ним, Автоматические коты на жидком топливе, запасные части к ним</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
@@ -3731,56 +3839,61 @@
 <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@constructor-citu.ru" TargetMode="External"/>
 <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LDV-28@yandex.ru" TargetMode="External"/>
 <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagoverf@mail.ru" TargetMode="External"/>
 <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lvk.dv@mail.ru" TargetMode="External"/>
 <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikandrovvik@mail.ru" TargetMode="External"/>
 <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ros-okna11@mail.ru" TargetMode="External"/>
 <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ooo.asmes28@yandex.ru" TargetMode="External"/>
 <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xn----7sbbuxkdjv3a0i.xn--p1ai/" TargetMode="External"/>
 <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amur_stone@mail.ru" TargetMode="External"/>
 <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcar-okna@yandex.ru" TargetMode="External"/>
 <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gau-amurskoy-oblasti.orgs.biz/" TargetMode="External"/>
 <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arhleshoz@bk.ru" TargetMode="External"/>
 <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atom@amurps.com" TargetMode="External"/>
 <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dvtg.ru/vkm/" TargetMode="External"/>
 <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vkm.bureya@gmail.ru" TargetMode="External"/>
 <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:begemot028@mail.ru" TargetMode="External"/>
 <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdd.2x2.su/" TargetMode="External"/>
 <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdd@2x2.su" TargetMode="External"/>
 <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://azot.nicepage.io/" TargetMode="External"/>
 <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azotamur@rambler.ru" TargetMode="External"/>
 <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amurkislorod.ru/" TargetMode="External"/>
 <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kislorod.amur@mail.ru" TargetMode="External"/>
 <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asokna@yandex.ru" TargetMode="External"/>
 <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:partner-okna@inbox.ru" TargetMode="External"/>
 <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amurokna1@mail.ru" TargetMode="External"/>
-<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buh-kc@yandex.ru" TargetMode="External"/></Relationships>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buh-kc@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dchenko19-65@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypro28.ru/" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pros1990.90@mail.ru" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viraj_bel@mail.ru" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oilthermrus@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P136"/>
+  <dimension ref="A1:P140"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="33" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="60" customWidth="1"/>
     <col min="8" max="8" width="48" customWidth="1"/>
     <col min="9" max="9" width="35" customWidth="1"/>
     <col min="10" max="10" width="53" customWidth="1"/>
     <col min="11" max="11" width="39" customWidth="1"/>
     <col min="12" max="12" width="60" customWidth="1"/>
     <col min="13" max="13" width="60" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
     <col min="15" max="15" width="60" customWidth="1"/>
     <col min="16" max="16" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -10785,50 +10898,267 @@
       </c>
       <c r="H136" t="s">
         <v>33</v>
       </c>
       <c r="I136" t="s">
         <v>65</v>
       </c>
       <c r="J136" t="s">
         <v>66</v>
       </c>
       <c r="K136" t="s" s="4">
         <v>1168</v>
       </c>
       <c r="L136" t="s" s="3">
         <v>1169</v>
       </c>
       <c r="M136"/>
       <c r="N136" t="s">
         <v>25</v>
       </c>
       <c r="O136" t="s">
         <v>1170</v>
       </c>
       <c r="P136" t="s">
         <v>527</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C137" s="2">
+        <v>323280000044010</v>
+      </c>
+      <c r="D137" s="2">
+        <v>281503643895</v>
+      </c>
+      <c r="E137" t="s" s="3">
+        <v>1173</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H137" t="s">
+        <v>33</v>
+      </c>
+      <c r="I137" t="s">
+        <v>886</v>
+      </c>
+      <c r="J137" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K137" t="s" s="4">
+        <v>1177</v>
+      </c>
+      <c r="L137" t="s">
+        <v>208</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1178</v>
+      </c>
+      <c r="N137" t="s">
+        <v>25</v>
+      </c>
+      <c r="O137" t="s">
+        <v>1179</v>
+      </c>
+      <c r="P137" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C138" s="2">
+        <v>1252800002861</v>
+      </c>
+      <c r="D138">
+        <v>2800001141</v>
+      </c>
+      <c r="E138" t="s" s="3">
+        <v>1182</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H138" t="s" s="4">
+        <v>1185</v>
+      </c>
+      <c r="I138" t="s">
+        <v>65</v>
+      </c>
+      <c r="J138" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K138" t="s" s="4">
+        <v>1187</v>
+      </c>
+      <c r="L138" s="2">
+        <v>79143883814</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N138" t="s">
+        <v>25</v>
+      </c>
+      <c r="O138" t="s">
+        <v>1189</v>
+      </c>
+      <c r="P138" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C139" s="2">
+        <v>1032800153946</v>
+      </c>
+      <c r="D139">
+        <v>2804010443</v>
+      </c>
+      <c r="E139" t="s" s="3">
+        <v>1192</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H139" t="s">
+        <v>33</v>
+      </c>
+      <c r="I139" t="s">
+        <v>153</v>
+      </c>
+      <c r="J139" t="s">
+        <v>1195</v>
+      </c>
+      <c r="K139" t="s" s="4">
+        <v>1196</v>
+      </c>
+      <c r="L139" s="2">
+        <v>79243474412</v>
+      </c>
+      <c r="M139" t="inlineStr" s="5">
+        <is>
+          <t>Специализация: Производство и продажа современных строительных материалов для благоустройства.
+Основные направления:
+Тротуарная плитка и брусчатка: широкий выбор форм, фактур и цветовых решений.
+Бордюрный камень: дорожные и тротуарные бордюры высокой прочности.
+Резиновые покрытия: безопасные изделия из резиновой крошки для площадок.
+Бетон строительный</t>
+        </is>
+      </c>
+      <c r="N139" t="s">
+        <v>25</v>
+      </c>
+      <c r="O139" t="s">
+        <v>1197</v>
+      </c>
+      <c r="P139" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C140" s="2">
+        <v>1232800008792</v>
+      </c>
+      <c r="D140">
+        <v>2801278298</v>
+      </c>
+      <c r="E140" t="s" s="3">
+        <v>1200</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I140" t="s">
+        <v>65</v>
+      </c>
+      <c r="J140" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K140" t="s" s="4">
+        <v>1204</v>
+      </c>
+      <c r="L140" t="s">
+        <v>1205</v>
+      </c>
+      <c r="M140" t="inlineStr" s="5">
+        <is>
+          <t>Компания ОйлТерм специализируется на производстве котельного оборудования, где в качестве топлива используется отработанное масло, а именно:
+— комбинированные котлы на твердом топливе (дрова, уголь, брикеты) и жидком топливе (отработанные масла, мазут солярка, керосин)
+— горелки на жидком топливе мощностью от 10 кВт до 3000 кВт
+— котлы на различных видах топлива
+— печи/калориферы и тепловые пушки на жидком топливе
+— парогенераторы на различных видах топлива
+— нестандартное оборудование на различных видах топлива
+Специалисты компании имеют большой опыт работы в области переработки и сжигания отработанных масел всех типов.
+Мы объединили все лучшие достижения в этой области и реализовали их в нашем оборудовании.</t>
+        </is>
+      </c>
+      <c r="N140" t="s">
+        <v>25</v>
+      </c>
+      <c r="O140" t="s">
+        <v>1206</v>
+      </c>
+      <c r="P140" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="K2" r:id="rId1" location="" display="mailto:info@industry-amur.ru"/>
     <hyperlink ref="K3" r:id="rId2" location="" display="mailto:zakupki@oao560btrz.ru"/>
     <hyperlink ref="H4" r:id="rId3" location="" display="https://fasadamur.ru/"/>
     <hyperlink ref="K4" r:id="rId4" location="" display="mailto:fasadkrovla@mail.ru"/>
     <hyperlink ref="K5" r:id="rId5" location="" display="mailto:sales@ris38.ru"/>
     <hyperlink ref="H6" r:id="rId6" location="" display="https://www.alaska28.ru/"/>
     <hyperlink ref="K6" r:id="rId7" location="" display="mailto:215232@bk.ru"/>
     <hyperlink ref="H7" r:id="rId8" location="" display="https://ptkmzm.ru/"/>
     <hyperlink ref="K7" r:id="rId9" location="" display="mailto:ptkmzm@mail.ru"/>
     <hyperlink ref="K8" r:id="rId10" location="" display="mailto:535915@mail.ru"/>
     <hyperlink ref="K10" r:id="rId11" location="" display="mailto:brmz@atlasmining.ru"/>
     <hyperlink ref="K11" r:id="rId12" location="" display="mailto:zakomornyi_aleks@mail.ru"/>
     <hyperlink ref="H12" r:id="rId13" location="" display="https://viktoriya-profnastil.ru/"/>
     <hyperlink ref="H14" r:id="rId14" location="" display="https://vitsafe.com/"/>
     <hyperlink ref="K14" r:id="rId15" location="" display="mailto:vit@vitsafe.com"/>
     <hyperlink ref="K15" r:id="rId16" location="" display="mailto:ooo.smit@yandex.ru"/>
     <hyperlink ref="K16" r:id="rId17" location="" display="mailto:n.shipicina@gmail.com"/>
     <hyperlink ref="K18" r:id="rId18" location="" display="mailto:31blok@rambler.ru"/>
     <hyperlink ref="H19" r:id="rId19" location="" display="http://smu28.su"/>
     <hyperlink ref="K19" r:id="rId20" location="" display="mailto:smuall@mail.ru"/>
     <hyperlink ref="K20" r:id="rId21" location="" display="mailto:arz680@mail.ru"/>
@@ -10921,50 +11251,55 @@
     <hyperlink ref="K108" r:id="rId108" location="" display="mailto:LDV-28@yandex.ru"/>
     <hyperlink ref="K109" r:id="rId109" location="" display="mailto:blagoverf@mail.ru"/>
     <hyperlink ref="K110" r:id="rId110" location="" display="mailto:lvk.dv@mail.ru"/>
     <hyperlink ref="K111" r:id="rId111" location="" display="mailto:nikandrovvik@mail.ru"/>
     <hyperlink ref="K112" r:id="rId112" location="" display="mailto:ros-okna11@mail.ru"/>
     <hyperlink ref="K114" r:id="rId113" location="" display="mailto:ooo.asmes28@yandex.ru"/>
     <hyperlink ref="H115" r:id="rId114" location="" display="http://xn----7sbbuxkdjv3a0i.xn--p1ai/"/>
     <hyperlink ref="K115" r:id="rId115" location="" display="mailto:amur_stone@mail.ru"/>
     <hyperlink ref="K116" r:id="rId116" location="" display="mailto:tcar-okna@yandex.ru"/>
     <hyperlink ref="H117" r:id="rId117" location="" display="https://gau-amurskoy-oblasti.orgs.biz/"/>
     <hyperlink ref="K117" r:id="rId118" location="" display="mailto:arhleshoz@bk.ru"/>
     <hyperlink ref="K122" r:id="rId119" location="" display="mailto:atom@amurps.com"/>
     <hyperlink ref="H123" r:id="rId120" location="" display="https://dvtg.ru/vkm/"/>
     <hyperlink ref="K123" r:id="rId121" location="" display="mailto:vkm.bureya@gmail.ru"/>
     <hyperlink ref="K125" r:id="rId122" location="" display="mailto:begemot028@mail.ru"/>
     <hyperlink ref="H127" r:id="rId123" location="" display="https://tdd.2x2.su/"/>
     <hyperlink ref="K127" r:id="rId124" location="" display="mailto:tdd@2x2.su"/>
     <hyperlink ref="H128" r:id="rId125" location="" display="https://azot.nicepage.io/"/>
     <hyperlink ref="K128" r:id="rId126" location="" display="mailto:azotamur@rambler.ru"/>
     <hyperlink ref="H129" r:id="rId127" location="" display="https://amurkislorod.ru/"/>
     <hyperlink ref="K129" r:id="rId128" location="" display="mailto:kislorod.amur@mail.ru"/>
     <hyperlink ref="K132" r:id="rId129" location="" display="mailto:asokna@yandex.ru"/>
     <hyperlink ref="K133" r:id="rId130" location="" display="mailto:partner-okna@inbox.ru"/>
     <hyperlink ref="K134" r:id="rId131" location="" display="mailto:amurokna1@mail.ru"/>
     <hyperlink ref="K136" r:id="rId132" location="" display="mailto:buh-kc@yandex.ru"/>
+    <hyperlink ref="K137" r:id="rId133" location="" display="mailto:dchenko19-65@yandex.ru"/>
+    <hyperlink ref="H138" r:id="rId134" location="" display="https://stroypro28.ru/"/>
+    <hyperlink ref="K138" r:id="rId135" location="" display="mailto:pros1990.90@mail.ru"/>
+    <hyperlink ref="K139" r:id="rId136" location="" display="mailto:viraj_bel@mail.ru"/>
+    <hyperlink ref="K140" r:id="rId137" location="" display="mailto:oilthermrus@gmail.com"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>